--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Tu Pham </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, INSA Lyon, Mechanical Engineering Department</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minh-tu-pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6799-5899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060653191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194871764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received the M.E. in electrical engineering, the M.S. and Ph.D. degrees in control engineering from University of Nantes and Ecole Centrale de Nantes, France, respectively. I joined the Laboratoire Ampere UMR CNRS 5005, Lyon, France, in 2003 and am currently a full Professor at the Mechanical Engineering Department of INSA, Lyon, France. My research interests include robot modelling, identification, control, and their applications to medical robotics. I am also interested in different aspects of modern control engineering such as observer design and pattern recognition in different fields such as medical robotics, power converter, fluid power systems, and industrial applications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level monitoring and diagnosis of starvation faults in solid oxide electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198, pp.152808. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vision and proprioception in implicit and explicit self-movement recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Patané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zamagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.61-77. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2025.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an Inverse Thermodynamic Model for Pneumatic Artificial Muscles Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.103359. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transfer alignment for large and time-varying attitude misalignment angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3283565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Identification of Aeroelastic Systems with Constrained and Imposed Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (1), pp.58--72. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust gust load alleviation of flexible aircraft equipped with lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgriEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Modeling and Nonlinear Observer Design For Pneumatic Actuators With On/Off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Meghnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (2), pp.021006. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Advanced Medical Telerobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmad Mehrdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokh Farokh Atashzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue of Applied Sciences: "Haptics for Tele-Communication and Tele-Training", 11 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Bahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical gesture recognition using dynamic arc length warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Approach for n-dof Passive Dual-user Haptic Training Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.on line. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574719001309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture segmentation and classification using affine speed and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.588-596. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411918768350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-autonomous mobile robot for bridge inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a classification of surgical skills using affine velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.548 - 553. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2017.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Discontinuous Dynamics Averaging and PWM Based Sliding Control of Solenoid-Valve Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.876 - 888. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2014.2326601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 532, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.532.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Sliding-mode Control of a Pneumatic Haptic Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2014.888130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Control of Nonlinear Pneumatic Teleoperation System With Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.1463 - 1470. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2205386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to objectively evaluate medical gestures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.74-78. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic identification of a synchronous machine using an extended sliding mode observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, in press. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de polynômes de Tchebychev pour l'identiﬁcation de modèles à temps continu de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6/7), pp.779-798. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.779-798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking and Switching Performance of an Electro-Pneumatic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-mode bilateral teleoperation control design for master-slave pneumatic servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.on line. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Decullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Tracking of Pneumatic Servo Systems Using On/Off Solenoid Valves Based on a Greedy Control Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (5), 054505 (6 p.). </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps blade orientations during their placement using an instrumented childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based guidance control of a continuum robot for a semi-autonomous colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (6-7), pp.712-722. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1089-1206. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to evaluate skill transfer and acquisition of obstetric gestures based on the curvatures analysis of the position and the orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: a comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194 (6), pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: A comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Control of High Speed Machine Tools using Robotics Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12/3, pp.461-487. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4158(01)00003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Hybrid Modeling of Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et commande d'un simulateur haptique pneumatique du membre inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elouan Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue par Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity function-based Identification Of Solid Oxide Electrolyzer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.3278-3284, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4150-4155, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dual-User Haptic Training System User Feedback Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Zamora de la Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Diaz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Diego, France. pp.286-297, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Hands-on Training on Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual and Augmented Reality Simulations (ICVARS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3332305.3332318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trainee architecture for haptic hands-on training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macao, China. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Classification Using LSTM Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6864-6867, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling and analysis of intermediary cooling system of a nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit.2018.8352158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemanja Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Witte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society ( IECON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite Position Estimator Using Self-Induced Dither for SATCOM on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7208-7212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Gesture Classification using Dynamic Time Warping and Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES ON MECHANICS, DESIGN ENGINEERING AND MANUFACTURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9\_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Control of Pneumatic Actuators to Simulate Human Behavior on Medical Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Banff, Canada. pp.1591-1597, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2016.7576997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model and sliding mode observer for on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.4569-4574, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7526072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to improve the performance of multi-robot pick & place applications: From simulation to experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7475067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pick & place strategies for a multi-robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sermeno Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Model Averaging and PWM Based Control for Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.4798 - 4804, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic approach for electrified auxiliary management in high voltage network of HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2014.7056089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a hybrid optimal control for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.11195-11200, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gesture Analysis Using Constant Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of a pneumatic actuator for a soft continuum robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Takamatsu, Japan. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2013.6617925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arc-length Warping Algorithm for Gesture Recognition Using Quaternion Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6248_6251, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Observer for a Class of DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.6240-6245, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimal control with singular arcs for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.103 - 108, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged Port-Hamiltonian Modeling Based Observer for DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CD, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer and Lyapunov-Based Control for SEPIC Converter: Design and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.5853-5858, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of an exoskeleton to investigate the self advantage phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frassinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Farne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.2503-2506, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and teleoperation of a pneumatic actuator through long pneumatic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Brygo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective assessment of surgical skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a teleoperation system actuated by low-cost pneumatic on/off valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3029 - 3034, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Polynômes de Chebychev pour l'Identification à Temps Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control of Nonlinear Discrete-Input Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a robot manipulator based on an adaptive higher order sliding modes differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1093-1098, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Sliding-Mode Control for a Pneumatic-Actuated Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dynamique d'une classe des systèmes non linéaires par modes glissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous machine parameter identification via sliding mode technique : A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Variable Method for Nonlinear System Identification Based on Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.on line, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid control for a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5818-5823, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity Compensation of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4489-4493, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Gesture Comparison Using Curvature Analysis of Position and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6345-6348, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Ro-Man</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Viareggio, Italy. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2010.5598682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Results of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1687-1690, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Medical Gestures Based on a Global Performance Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5854 - 5857, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Autonomous Micro-Robotic System for Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. Paper TuA3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of the IUPESM : medical physics and biomedical engineering world congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.476-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance comparison of an EKF and a high gain observer for an electropneumatic positioning system : Simulation and practical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9266-9271, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of Quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3430-3433, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of forceps extraction on a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.1100-1105, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Guidance Control of a Continuum Robot for Semi-Autonomous Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charefedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learning method for obstetric gestures using the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2279-2284, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of 3-D Positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.3634-3637, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1746 - 1749, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of training for obstetric residents: simulator training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4416 - 4419, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en vue de la commande et identification paramétrique d’un vérin électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and kinematic analysis of a silicone-rubber bending tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.168 - 173, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths analysis for a safe forceps blades placement on the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, FL, United States. pp.739 - 744, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical parameters of a pneumatic servosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an actuator for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Prelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research and Education in Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a colonoscopic tip under disturbance of the insertion of colonoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, France. pp.3315-3320, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1389928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanical birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3948-3953, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1390031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of new surgical tools for endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bétemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mechanical birth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruimark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Charles Rudigoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and derivative filtering for identification of robot joint stiﬀness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IMACS Computing Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des Flexibilités de Machines Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Machines et Usinage Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometer Based Identification of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2002 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.4293-4298, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of joint stiffness with bandpass filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2001 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.2867-2872, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Como, Italy. pp. 665-670, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2001.936546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes mécaniques articulés avec raideurs localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe POIGNET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modéli- sation Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tuning of cascade structure CNC controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Motion Control. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Nagoya, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMC.2000.862899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance, IMTP2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, La Baule, France. Session A1, Num A6, pp. 1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Haptics in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troy McDaniel, Sethuraman Panchanathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, 978-3-030-34230-2. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biomimetic steering robot for Minimally invasive surgery application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In-Tech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernest Hall, pp.1-25, 2010, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/9676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Medical Simulators in Obstetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jamie L. Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Simulation and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.non connu, 2010, Surgery - Procedures, Complications, and Results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guidance Control Strategy for Semi-autonomous Colonoscopy Using a Continuum Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.63-78, 2007, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76729-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour conserver le pointage d’une antenne avec un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088784B1. 2020, https://patents.google.com/patent/FR3088784B1/fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haptique pour l'apprentissage pratique en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model based design of nonlinear observer for the on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECOLE CENTRALE DE LYON; INSA Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Tu Pham </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, INSA Lyon, Mechanical Engineering Department</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minh-tu-pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6799-5899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060653191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194871764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received the M.E. in electrical engineering, the M.S. and Ph.D. degrees in control engineering from University of Nantes and Ecole Centrale de Nantes, France, respectively. I joined the Laboratoire Ampere UMR CNRS 5005, Lyon, France, in 2003 and am currently a full Professor at the Mechanical Engineering Department of INSA, Lyon, France. My research interests include robot modelling, identification, control, and their applications to medical robotics. I am also interested in different aspects of modern control engineering such as observer design and pattern recognition in different fields such as medical robotics, power converter, fluid power systems, and industrial applications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vision and proprioception in implicit and explicit self-movement recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Patané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zamagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.61-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2025.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level monitoring and diagnosis of starvation faults in solid oxide electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198, pp.152808. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptation of Physics-Informed Hybrid Models for Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an Inverse Thermodynamic Model for Pneumatic Artificial Muscles Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.103359. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transfer alignment for large and time-varying attitude misalignment angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3283565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Identification of Aeroelastic Systems with Constrained and Imposed Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (1), pp.58--72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgriEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust gust load alleviation of flexible aircraft equipped with lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Advanced Medical Telerobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmad Mehrdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokh Farokh Atashzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue of Applied Sciences: "Haptics for Tele-Communication and Tele-Training", 11 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Modeling and Nonlinear Observer Design For Pneumatic Actuators With On/Off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Meghnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (2), pp.021006. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Bahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Approach for n-dof Passive Dual-user Haptic Training Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.on line. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574719001309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical gesture recognition using dynamic arc length warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture segmentation and classification using affine speed and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.588-596. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411918768350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-autonomous mobile robot for bridge inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a classification of surgical skills using affine velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.548 - 553. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2017.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Discontinuous Dynamics Averaging and PWM Based Sliding Control of Solenoid-Valve Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.876 - 888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2014.2326601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Sliding-mode Control of a Pneumatic Haptic Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2014.888130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 532, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.532.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Control of Nonlinear Pneumatic Teleoperation System With Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.1463 - 1470. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2205386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to objectively evaluate medical gestures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.74-78. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-mode bilateral teleoperation control design for master-slave pneumatic servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.on line. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de polynômes de Tchebychev pour l'identiﬁcation de modèles à temps continu de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6/7), pp.779-798. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.779-798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking and Switching Performance of an Electro-Pneumatic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic identification of a synchronous machine using an extended sliding mode observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, in press. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Decullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Tracking of Pneumatic Servo Systems Using On/Off Solenoid Valves Based on a Greedy Control Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (5), 054505 (6 p.). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps blade orientations during their placement using an instrumented childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based guidance control of a continuum robot for a semi-autonomous colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (6-7), pp.712-722. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1089-1206. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to evaluate skill transfer and acquisition of obstetric gestures based on the curvatures analysis of the position and the orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: a comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194 (6), pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: A comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Control of High Speed Machine Tools using Robotics Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12/3, pp.461-487. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4158(01)00003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Hybrid Modeling of Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et commande d'un simulateur haptique pneumatique du membre inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elouan Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue par Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity function-based Identification Of Solid Oxide Electrolyzer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.3278-3284, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4150-4155, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dual-User Haptic Training System User Feedback Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Zamora de la Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Diaz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Diego, France. pp.286-297, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trainee architecture for haptic hands-on training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macao, China. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Hands-on Training on Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual and Augmented Reality Simulations (ICVARS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3332305.3332318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Classification Using LSTM Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6864-6867, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemanja Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Witte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling and analysis of intermediary cooling system of a nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit.2018.8352158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite Position Estimator Using Self-Induced Dither for SATCOM on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7208-7212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES ON MECHANICS, DESIGN ENGINEERING AND MANUFACTURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9\_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Gesture Classification using Dynamic Time Warping and Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society ( IECON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model and sliding mode observer for on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.4569-4574, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7526072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Control of Pneumatic Actuators to Simulate Human Behavior on Medical Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Banff, Canada. pp.1591-1597, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2016.7576997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to improve the performance of multi-robot pick & place applications: From simulation to experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7475067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pick & place strategies for a multi-robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sermeno Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Model Averaging and PWM Based Control for Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.4798 - 4804, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic approach for electrified auxiliary management in high voltage network of HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2014.7056089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a hybrid optimal control for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.11195-11200, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gesture Analysis Using Constant Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and teleoperation of a pneumatic actuator through long pneumatic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Brygo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of an exoskeleton to investigate the self advantage phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frassinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Farne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.2503-2506, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Observer for a Class of DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.6240-6245, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of a pneumatic actuator for a soft continuum robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Takamatsu, Japan. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2013.6617925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arc-length Warping Algorithm for Gesture Recognition Using Quaternion Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6248_6251, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimal control with singular arcs for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.103 - 108, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged Port-Hamiltonian Modeling Based Observer for DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CD, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer and Lyapunov-Based Control for SEPIC Converter: Design and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.5853-5858, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a teleoperation system actuated by low-cost pneumatic on/off valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3029 - 3034, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective assessment of surgical skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Variable Method for Nonlinear System Identification Based on Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.on line, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous machine parameter identification via sliding mode technique : A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Polynômes de Chebychev pour l'Identification à Temps Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a robot manipulator based on an adaptive higher order sliding modes differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1093-1098, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control of Nonlinear Discrete-Input Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Sliding-Mode Control for a Pneumatic-Actuated Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dynamique d'une classe des systèmes non linéaires par modes glissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Ro-Man</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Viareggio, Italy. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2010.5598682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity Compensation of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4489-4493, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid control for a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5818-5823, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Gesture Comparison Using Curvature Analysis of Position and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6345-6348, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Results of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1687-1690, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Medical Gestures Based on a Global Performance Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5854 - 5857, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Autonomous Micro-Robotic System for Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. Paper TuA3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of the IUPESM : medical physics and biomedical engineering world congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.476-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance comparison of an EKF and a high gain observer for an electropneumatic positioning system : Simulation and practical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9266-9271, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of Quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3430-3433, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of forceps extraction on a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.1100-1105, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of 3-D Positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.3634-3637, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1746 - 1749, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Guidance Control of a Continuum Robot for Semi-Autonomous Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charefedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learning method for obstetric gestures using the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2279-2284, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en vue de la commande et identification paramétrique d’un vérin électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and kinematic analysis of a silicone-rubber bending tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.168 - 173, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of training for obstetric residents: simulator training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4416 - 4419, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths analysis for a safe forceps blades placement on the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, FL, United States. pp.739 - 744, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an actuator for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Prelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research and Education in Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical parameters of a pneumatic servosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mechanical birth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruimark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Charles Rudigoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a colonoscopic tip under disturbance of the insertion of colonoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, France. pp.3315-3320, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1389928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanical birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3948-3953, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1390031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of new surgical tools for endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bétemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and derivative filtering for identification of robot joint stiﬀness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IMACS Computing Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometer Based Identification of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2002 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.4293-4298, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des Flexibilités de Machines Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Machines et Usinage Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes mécaniques articulés avec raideurs localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe POIGNET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modéli- sation Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of joint stiffness with bandpass filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2001 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.2867-2872, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Como, Italy. pp. 665-670, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2001.936546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance, IMTP2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, La Baule, France. Session A1, Num A6, pp. 1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tuning of cascade structure CNC controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Motion Control. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Nagoya, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMC.2000.862899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Haptics in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troy McDaniel, Sethuraman Panchanathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, 978-3-030-34230-2. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Medical Simulators in Obstetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jamie L. Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Simulation and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.non connu, 2010, Surgery - Procedures, Complications, and Results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biomimetic steering robot for Minimally invasive surgery application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In-Tech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernest Hall, pp.1-25, 2010, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/9676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guidance Control Strategy for Semi-autonomous Colonoscopy Using a Continuum Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.63-78, 2007, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76729-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour conserver le pointage d’une antenne avec un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088784B1. 2020, https://patents.google.com/patent/FR3088784B1/fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haptique pour l'apprentissage pratique en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model based design of nonlinear observer for the on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECOLE CENTRALE DE LYON; INSA Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="223AF2D3"/>
+    <w:nsid w:val="91F9BAB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minh-tu-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6799-5899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060653191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194871764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Yazbeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimitriou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152808" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmeng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Meghnous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokh Farokh Atashzar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hodgson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2326601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.888130" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L01J3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lizandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.779-798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.10.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-831LHB8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.11.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BRBMSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.02.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silveira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4158(01)00003-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQS1BXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Panda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886047" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Zamora de la Pena" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_24" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332318" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967771" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809998v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857592" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ladevez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670480v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Humbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9\_64" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Humbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7475067" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301450" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907561" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024151v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02333" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071918v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Fu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2013.6617925" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580814" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759866" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00199" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brygo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766590" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385697" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048194" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Th&#233;venoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695898" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619019v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619029v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01335" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pajdla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WLL7JHL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443902v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374675v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01566" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375573v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charefedine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099432v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282129" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064093v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00061" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741161v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;temps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Redarce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389928" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741177v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390031" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice B&#233;temps" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742438v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimark Silveira" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Charles Rudigoz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742428v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268522v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014433" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741134v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933056" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362669v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2001.936546" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742525v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe POIGNET" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741108v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2000.862899" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362667v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202979v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76729-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049562v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287396v3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minh-tu-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6799-5899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060653191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194871764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Yazbeck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimitriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05589180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmeng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103359" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokh Farokh Atashzar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Meghnous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hodgson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2326601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.888130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lizandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.779-798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.10.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-831LHB8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L01J3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BRBMSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.02.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4158(01)00003-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQS1BXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945290v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Panda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Zamora de la Pena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967771" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332318" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857592" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ladevez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Humbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9\_64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526072" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7475067" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301450" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907561" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02333" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brygo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766590" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580814" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2013.6617925" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00199" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580752" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385697" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619037v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01335" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619029v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Th&#233;venoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695898" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048194" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619019v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pajdla" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_401" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WLL7JHL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01566" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375573v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charefedine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282129" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064093v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00061" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimark Silveira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Charles Rudigoz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741161v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;temps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Redarce" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389928" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741177v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390031" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice B&#233;temps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742428v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268522v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014433" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268644v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742525v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe POIGNET" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933056" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362669v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2001.936546" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362667v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741108v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2000.862899" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202979v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76729-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049562v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287396v3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>