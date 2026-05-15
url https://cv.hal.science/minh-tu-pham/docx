--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Tu Pham </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, INSA Lyon, Mechanical Engineering Department</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minh-tu-pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6799-5899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060653191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194871764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received the M.E. in electrical engineering, the M.S. and Ph.D. degrees in control engineering from University of Nantes and Ecole Centrale de Nantes, France, respectively. I joined the Laboratoire Ampere UMR CNRS 5005, Lyon, France, in 2003 and am currently a full Professor at the Mechanical Engineering Department of INSA, Lyon, France. My research interests include robot modelling, identification, control, and their applications to medical robotics. I am also interested in different aspects of modern control engineering such as observer design and pattern recognition in different fields such as medical robotics, power converter, fluid power systems, and industrial applications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vision and proprioception in implicit and explicit self-movement recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Patané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zamagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.61-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2025.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level monitoring and diagnosis of starvation faults in solid oxide electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198, pp.152808. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptation of Physics-Informed Hybrid Models for Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an Inverse Thermodynamic Model for Pneumatic Artificial Muscles Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.103359. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transfer alignment for large and time-varying attitude misalignment angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3283565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Identification of Aeroelastic Systems with Constrained and Imposed Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (1), pp.58--72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgriEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust gust load alleviation of flexible aircraft equipped with lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Advanced Medical Telerobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmad Mehrdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokh Farokh Atashzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue of Applied Sciences: "Haptics for Tele-Communication and Tele-Training", 11 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Modeling and Nonlinear Observer Design For Pneumatic Actuators With On/Off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Meghnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (2), pp.021006. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Bahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Approach for n-dof Passive Dual-user Haptic Training Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.on line. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574719001309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical gesture recognition using dynamic arc length warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture segmentation and classification using affine speed and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.588-596. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411918768350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-autonomous mobile robot for bridge inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a classification of surgical skills using affine velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.548 - 553. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2017.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Discontinuous Dynamics Averaging and PWM Based Sliding Control of Solenoid-Valve Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.876 - 888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2014.2326601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Sliding-mode Control of a Pneumatic Haptic Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2014.888130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 532, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.532.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Control of Nonlinear Pneumatic Teleoperation System With Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.1463 - 1470. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2205386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to objectively evaluate medical gestures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.74-78. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-mode bilateral teleoperation control design for master-slave pneumatic servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.on line. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de polynômes de Tchebychev pour l'identiﬁcation de modèles à temps continu de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6/7), pp.779-798. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.779-798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking and Switching Performance of an Electro-Pneumatic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic identification of a synchronous machine using an extended sliding mode observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, in press. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Decullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Tracking of Pneumatic Servo Systems Using On/Off Solenoid Valves Based on a Greedy Control Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (5), 054505 (6 p.). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps blade orientations during their placement using an instrumented childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based guidance control of a continuum robot for a semi-autonomous colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (6-7), pp.712-722. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1089-1206. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to evaluate skill transfer and acquisition of obstetric gestures based on the curvatures analysis of the position and the orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: a comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194 (6), pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: A comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Control of High Speed Machine Tools using Robotics Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12/3, pp.461-487. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4158(01)00003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Hybrid Modeling of Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et commande d'un simulateur haptique pneumatique du membre inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elouan Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue par Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity function-based Identification Of Solid Oxide Electrolyzer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.3278-3284, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4150-4155, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dual-User Haptic Training System User Feedback Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Zamora de la Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Diaz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Diego, France. pp.286-297, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trainee architecture for haptic hands-on training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macao, China. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Hands-on Training on Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual and Augmented Reality Simulations (ICVARS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3332305.3332318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Classification Using LSTM Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6864-6867, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemanja Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Witte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling and analysis of intermediary cooling system of a nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit.2018.8352158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite Position Estimator Using Self-Induced Dither for SATCOM on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7208-7212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES ON MECHANICS, DESIGN ENGINEERING AND MANUFACTURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9\_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Gesture Classification using Dynamic Time Warping and Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society ( IECON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model and sliding mode observer for on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.4569-4574, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7526072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Control of Pneumatic Actuators to Simulate Human Behavior on Medical Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Banff, Canada. pp.1591-1597, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2016.7576997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to improve the performance of multi-robot pick & place applications: From simulation to experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7475067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pick & place strategies for a multi-robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sermeno Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Model Averaging and PWM Based Control for Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.4798 - 4804, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic approach for electrified auxiliary management in high voltage network of HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2014.7056089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a hybrid optimal control for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.11195-11200, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gesture Analysis Using Constant Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and teleoperation of a pneumatic actuator through long pneumatic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Brygo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of an exoskeleton to investigate the self advantage phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frassinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Farne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.2503-2506, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Observer for a Class of DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.6240-6245, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of a pneumatic actuator for a soft continuum robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Takamatsu, Japan. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2013.6617925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arc-length Warping Algorithm for Gesture Recognition Using Quaternion Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6248_6251, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimal control with singular arcs for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.103 - 108, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged Port-Hamiltonian Modeling Based Observer for DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CD, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer and Lyapunov-Based Control for SEPIC Converter: Design and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.5853-5858, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a teleoperation system actuated by low-cost pneumatic on/off valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3029 - 3034, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective assessment of surgical skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Variable Method for Nonlinear System Identification Based on Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.on line, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous machine parameter identification via sliding mode technique : A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Polynômes de Chebychev pour l'Identification à Temps Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a robot manipulator based on an adaptive higher order sliding modes differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1093-1098, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control of Nonlinear Discrete-Input Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Sliding-Mode Control for a Pneumatic-Actuated Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dynamique d'une classe des systèmes non linéaires par modes glissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Ro-Man</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Viareggio, Italy. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2010.5598682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity Compensation of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4489-4493, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid control for a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5818-5823, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Gesture Comparison Using Curvature Analysis of Position and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6345-6348, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Results of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1687-1690, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Medical Gestures Based on a Global Performance Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5854 - 5857, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Autonomous Micro-Robotic System for Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. Paper TuA3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of the IUPESM : medical physics and biomedical engineering world congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.476-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance comparison of an EKF and a high gain observer for an electropneumatic positioning system : Simulation and practical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9266-9271, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of Quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3430-3433, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of forceps extraction on a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.1100-1105, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of 3-D Positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.3634-3637, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1746 - 1749, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Guidance Control of a Continuum Robot for Semi-Autonomous Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charefedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learning method for obstetric gestures using the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2279-2284, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en vue de la commande et identification paramétrique d’un vérin électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and kinematic analysis of a silicone-rubber bending tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.168 - 173, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of training for obstetric residents: simulator training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4416 - 4419, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths analysis for a safe forceps blades placement on the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, FL, United States. pp.739 - 744, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an actuator for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Prelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research and Education in Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical parameters of a pneumatic servosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mechanical birth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruimark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Charles Rudigoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a colonoscopic tip under disturbance of the insertion of colonoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, France. pp.3315-3320, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1389928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanical birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3948-3953, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1390031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of new surgical tools for endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bétemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and derivative filtering for identification of robot joint stiﬀness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IMACS Computing Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometer Based Identification of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2002 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.4293-4298, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des Flexibilités de Machines Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Machines et Usinage Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes mécaniques articulés avec raideurs localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe POIGNET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modéli- sation Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of joint stiffness with bandpass filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2001 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.2867-2872, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Como, Italy. pp. 665-670, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2001.936546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance, IMTP2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, La Baule, France. Session A1, Num A6, pp. 1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tuning of cascade structure CNC controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Motion Control. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Nagoya, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMC.2000.862899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Haptics in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troy McDaniel, Sethuraman Panchanathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, 978-3-030-34230-2. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Medical Simulators in Obstetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jamie L. Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Simulation and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.non connu, 2010, Surgery - Procedures, Complications, and Results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biomimetic steering robot for Minimally invasive surgery application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In-Tech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernest Hall, pp.1-25, 2010, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/9676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guidance Control Strategy for Semi-autonomous Colonoscopy Using a Continuum Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.63-78, 2007, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76729-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour conserver le pointage d’une antenne avec un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088784B1. 2020, https://patents.google.com/patent/FR3088784B1/fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haptique pour l'apprentissage pratique en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model based design of nonlinear observer for the on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECOLE CENTRALE DE LYON; INSA Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Tu Pham </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, INSA Lyon, Mechanical Engineering Department</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minh-tu-pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6799-5899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060653191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194871764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3hNhP-0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received the M.E. in electrical engineering, the M.S. and Ph.D. degrees in control engineering from University of Nantes and Ecole Centrale de Nantes, France, respectively. I joined the Laboratoire Ampere UMR CNRS 5005, Lyon, France, in 2003 and am currently a full Professor at the Mechanical Engineering Department of INSA, Lyon, France. My research interests include robot modelling, identification, control, and their applications to medical robotics. I am also interested in different aspects of modern control engineering such as observer design and pattern recognition in different fields such as medical robotics, power converter, fluid power systems, and industrial applications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vision and proprioception in implicit and explicit self-movement recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Patané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zamagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.61-77. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2025.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level monitoring and diagnosis of starvation faults in solid oxide electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198, pp.152808. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptation of Physics-Informed Hybrid Models for Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an Inverse Thermodynamic Model for Pneumatic Artificial Muscles Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.103359. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transfer alignment for large and time-varying attitude misalignment angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3283565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Identification of Aeroelastic Systems with Constrained and Imposed Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (1), pp.58--72. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Needle Insertion Haptic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Medical and Surgical Robotics, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-022-00093-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust gust load alleviation of flexible aircraft equipped with lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgriEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Modeling and Nonlinear Observer Design For Pneumatic Actuators With On/Off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Meghnous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (2), pp.021006. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Advanced Medical Telerobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmad Mehrdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farokh Farokh Atashzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue of Applied Sciences: "Haptics for Tele-Communication and Tele-Training", 11 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online proprioception feeds plasticity of arm representation following tool-use in healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Bahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pneumatic Actuators Used for the Design of Medical Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Haptics for Human Augmentation, 3 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3030047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical gesture recognition using dynamic arc length warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Approach for n-dof Passive Dual-user Haptic Training Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.on line. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574719001309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture segmentation and classification using affine speed and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.588-596. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411918768350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-autonomous mobile robot for bridge inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a classification of surgical skills using affine velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.548 - 553. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2017.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Discontinuous Dynamics Averaging and PWM Based Sliding Control of Solenoid-Valve Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.876 - 888. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2014.2326601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-fidelity Sliding-mode Control of a Pneumatic Haptic Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2014.888130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 532, pp.50-57. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.532.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Control of Nonlinear Pneumatic Teleoperation System With Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.1463 - 1470. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2205386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to objectively evaluate medical gestures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.74-78. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de polynômes de Tchebychev pour l'identiﬁcation de modèles à temps continu de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6/7), pp.779-798. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.779-798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Tracking and Switching Performance of an Electro-Pneumatic Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic identification of a synchronous machine using an extended sliding mode observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, in press. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-mode bilateral teleoperation control design for master-slave pneumatic servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.on line. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Decullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Tracking of Pneumatic Servo Systems Using On/Off Solenoid Valves Based on a Greedy Control Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (5), 054505 (6 p.). </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based guidance control of a continuum robot for a semi-autonomous colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (6-7), pp.712-722. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps blade orientations during their placement using an instrumented childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.327-333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1089-1206. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to evaluate skill transfer and acquisition of obstetric gestures based on the curvatures analysis of the position and the orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: a comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194 (6), pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new obstetric forceps for the training of junior doctors: A comparison of the spatial dispersion of forceps blade trajectories between junior and senior obstetricians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.1524-1531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Control of High Speed Machine Tools using Robotics Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12/3, pp.461-487. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0957-4158(01)00003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Levenberg-Marquardt for Solid Oxide Electrolyzer parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dimitriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Controller with User-Selected Position for Antagonistically Driven Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elouan Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Hybrid Modeling of Pneumatic Artificial Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genmeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, May 2025, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et commande d'un simulateur haptique pneumatique du membre inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elouan Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue par Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity function-based Identification Of Solid Oxide Electrolyzer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaman Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca-Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Panda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.3278-3284, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Flutter Suppression H∞ Synthesis using Multiple Models with Imposed Aeroelastic Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4150-4155, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Gust Load Alleviation at Different Flight Points and Mass configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dual-User Haptic Training System User Feedback Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Zamora de la Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Diaz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Diego, France. pp.286-297, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54407-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pneumatic Actuators in Haptic Training Simulators and Medical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Senac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Human-Computer Interaction (HCI'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23563-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic Platform for Endovascular Aneurysm Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2019.8868919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trainee architecture for haptic hands-on training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macao, China. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Hands-on Training on Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual and Augmented Reality Simulations (ICVARS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3332305.3332318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Classification Using LSTM Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6864-6867, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond graph modeling and analysis of intermediary cooling system of a nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icit.2018.8352158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Training in a Virtual Environment to Train Cognitive Functions of Medical Students: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemanja Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Witte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Smart Multimedia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.110 - 120, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society ( IECON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite Position Estimator Using Self-Induced Dither for SATCOM on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7208-7212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Gesture Classification using Dynamic Time Warping and Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES ON MECHANICS, DESIGN ENGINEERING AND MANUFACTURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9\_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model and sliding mode observer for on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.4569-4574, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7526072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Graph Model Of A Water Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Control of Pneumatic Actuators to Simulate Human Behavior on Medical Haptic Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2016, Banff, Canada. pp.1591-1597, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2016.7576997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to improve the performance of multi-robot pick & place applications: From simulation to experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7475067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pick & place strategies for a multi-robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sermeno Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Model Averaging and PWM Based Control for Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.4798 - 4804, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theoretic approach for electrified auxiliary management in high voltage network of HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEVC.2014.7056089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a hybrid optimal control for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.11195-11200, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gesture Analysis Using Constant Affine Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Alexandra Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Brusq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Observer for a Class of DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.6240-6245, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of a pneumatic actuator for a soft continuum robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Takamatsu, Japan. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2013.6617925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arc-length Warping Algorithm for Gesture Recognition Using Quaternion Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6248_6251, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimal control with singular arcs for DC-DC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.103 - 108, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged Port-Hamiltonian Modeling Based Observer for DC-DC Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CD, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer and Lyapunov-Based Control for SEPIC Converter: Design and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington DC, United States. pp.5853-5858, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and teleoperation of a pneumatic actuator through long pneumatic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Brygo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2013.6766590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of an exoskeleton to investigate the self advantage phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frassinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Farne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.2503-2506, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective assessment of surgical skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny A. Cifuentes-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Segmentation and Skeletonization for Endovascular Surgical Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Firouzmanesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.83162W, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.911090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards delayed teleoperation with pneumatic master and slave for MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82782, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a teleoperation system actuated by low-cost pneumatic on/off valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.3029 - 3034, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Polynômes de Chebychev pour l'Identification à Temps Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lizandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a PWM and a hybrid force control for a pneumatic actuator using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1146-1151, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a robot manipulator based on an adaptive higher order sliding modes differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1093-1098, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2010.5695898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control of a Pneumatic Haptic Teleoperation System with On/off Solenoid Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding-Mode Control of Nonlinear Discrete-Input Pneumatic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Sliding-Mode Control for a Pneumatic-Actuated Teleoperation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dynamique d'une classe des systèmes non linéaires par modes glissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Douai, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous machine parameter identification via sliding mode technique : A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Variable Method for Nonlinear System Identification Based on Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.on line, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity Compensation of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4489-4493, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid control for a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.5818-5823, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Gesture Comparison Using Curvature Analysis of Position and Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6345-6348, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of a pneumatic teleoperation system using on/off solenoid valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Ro-Man</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Viareggio, Italy. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2010.5598682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Results of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1687-1690, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Medical Gestures Based on a Global Performance Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5854 - 5857, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Zwicky's Morphological Analysis: Application to the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1664-1667, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Autonomous Micro-Robotic System for Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. Paper TuA3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of an Upper Extremity Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Moubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pajdla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of the IUPESM : medical physics and biomedical engineering world congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.476-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laparoscope Sizing Approach Based on the Virtual Exploration of the liver's Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIFMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.1697-1700, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance comparison of an EKF and a high gain observer for an electropneumatic positioning system : Simulation and practical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9266-9271, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of Quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3430-3433, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of forceps extraction on a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.1100-1105, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Guidance Control of a Continuum Robot for Semi-Autonomous Colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charefedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy specifications for the design of a robotic laparoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Villegas Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new learning method for obstetric gestures using the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.2279-2284, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Obstetric Gestures: An Approach Based on the Curvature of 3-D Positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Ochoa Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.3634-3637, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a medical simulator for subcutaneous contraceptive implant insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1746 - 1749, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en vue de la commande et identification paramétrique d’un vérin électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and kinematic analysis of a silicone-rubber bending tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.168 - 173, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of training for obstetric residents: simulator training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4416 - 4419, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths analysis for a safe forceps blades placement on the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, FL, United States. pp.739 - 744, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-free learning for obstetricians and midwives using a childbirth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Technology Enhanced Learning" in Working Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an actuator for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Prelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research and Education in Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical parameters of a pneumatic servosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a colonoscopic tip under disturbance of the insertion of colonoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, France. pp.3315-3320, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1389928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mechanical birth simulator: BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bétemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3948-3953, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2004.1390031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of new surgical tools for endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bétemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mechanical birth simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruimark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Charles Rudigoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Men’s Health Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and derivative filtering for identification of robot joint stiﬀness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IMACS Computing Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des Flexibilités de Machines Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Machines et Usinage Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometer Based Identification of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2002 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.4293-4298, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of joint stiffness with bandpass filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2001 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.2867-2872, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Como, Italy. pp. 665-670, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2001.936546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes mécaniques articulés avec raideurs localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe POIGNET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modéli- sation Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tuning of cascade structure CNC controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Motion Control. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Nagoya, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMC.2000.862899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance, IMTP2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, La Baule, France. Session A1, Num A6, pp. 1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Haptics in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ricardo Licona Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pinzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Torabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troy McDaniel, Sethuraman Panchanathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haptic Interfaces for Accessibility, Health, and Enhanced Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, 978-3-030-34230-2. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34230-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Medical Simulators in Obstetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jamie L. Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Simulation and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.non connu, 2010, Surgery - Procedures, Complications, and Results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biomimetic steering robot for Minimally invasive surgery application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In-Tech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ernest Hall, pp.1-25, 2010, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/9676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guidance Control Strategy for Semi-autonomous Colonoscopy Using a Continuum Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Control and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.63-78, 2007, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76729-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour conserver le pointage d’une antenne avec un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088784B1. 2020, https://patents.google.com/patent/FR3088784B1/fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation haptique pour l'apprentissage pratique en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged state model based design of nonlinear observer for the on/off solenoid valve pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECOLE CENTRALE DE LYON; INSA Lyon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91F9BAB8"/>
+    <w:nsid w:val="DA7C57E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minh-tu-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6799-5899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060653191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194871764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Yazbeck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimitriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05589180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmeng Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103359" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokh Farokh Atashzar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Meghnous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hodgson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2326601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.888130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lizandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.779-798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.10.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-831LHB8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L01J3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BRBMSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.02.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4158(01)00003-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQS1BXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945290v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Panda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Zamora de la Pena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967771" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332318" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857592" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ladevez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Humbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9\_64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526072" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7475067" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301450" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907561" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02333" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brygo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766590" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580814" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2013.6617925" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00199" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580752" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385697" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619037v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01335" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619029v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Th&#233;venoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695898" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048194" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619019v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pajdla" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_401" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WLL7JHL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01566" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375573v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charefedine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282129" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064093v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00061" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimark Silveira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Charles Rudigoz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741161v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;temps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Redarce" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389928" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741177v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390031" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice B&#233;temps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742428v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268522v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014433" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268644v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742525v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe POIGNET" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933056" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362669v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2001.936546" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362667v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741108v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2000.862899" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202979v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76729-9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049562v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287396v3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minh-tu-pham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6799-5899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060653191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194871764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3hNhP-0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano d'Angelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zamagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.12.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaman Yazbeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca-Argomedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dimitriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05589180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genmeng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Alexandra Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tosoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3283565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vernay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00093-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Meghnous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokh Farokh Atashzar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010209" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74455-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3030047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001309" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411918768350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cifuentes-Quintero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hodgson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavakoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2326601" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.888130" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2205386" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4B3VB4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lizandier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.779-798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-831LHB8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L01J3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PSL31ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.11.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BRBMSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.02004.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mallet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.02.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Ochoa Mayorga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2008.03.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TX9SNQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zentner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4158(01)00003-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQS1BXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elouan Grolleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441596v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Panda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0686" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0285" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ricardo Licona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Zamora de la Pena" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54407-2_24" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23563-5_27" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Naudin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868919" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967771" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3332305.3332318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857592" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentaleb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352158" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04119519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Babic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Witte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929571v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ladevez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037309" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670480v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Humbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9\_64" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333383v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2016.7576997" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Humbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7475067" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301450" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073622v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907561" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024151v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02333" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943964" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580814" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071918v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Fu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2013.6617925" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610981" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759866" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00199" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580752" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Brygo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2013.6766590" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Moubarak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frassinetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729074v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Firouzmanesh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.911090" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729081v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82782" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385697" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579243v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695894" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Th&#233;venoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2010.5695898" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979610" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048194" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048047" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619019v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619029v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619037v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01335" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518075v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579812v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650406" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518077v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627632" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598682" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pajdla" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2WLL7JHL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334410" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Villegas Medina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_395" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4W7JXK8X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_404" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-973MBJS3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374675v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01566" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649943" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312901v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543351" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375573v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charefedine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373783v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363659" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373780v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353118" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402452v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352648" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402450v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282129" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402447v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260284" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402205v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641798" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402485v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742462v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064093v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00061" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742484v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741161v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;temps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Redarce" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389928" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390031" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742457v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice B&#233;temps" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742438v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruimark Silveira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Charles Rudigoz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742428v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268522v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014433" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933056" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2001.936546" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742525v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe POIGNET" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2000.862899" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362667v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176471v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinzon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Torabi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34230-2_7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579831v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642483v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Maalej" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/9676" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202979v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76729-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049562v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177088v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287396v3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>