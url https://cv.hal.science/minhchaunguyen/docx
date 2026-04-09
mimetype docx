--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -841,505 +841,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études «Technologies linguistiques pour les langues peu dotées »</w:t>
+              <w:t xml:space="preserve">Journée d’études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA (Association française pour l’intelligence artificielle) - ATALA (Association pour le Traitement Automatique des Langues), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846833v1</w:t>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fily</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR LIFT; GDR TAL, Nov 2022, Marseille, France. pp.29-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1390,103 +1390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
@@ -1515,103 +1515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
@@ -2582,585 +2582,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Mường kitchen with a wood fire.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia| A Muong woman and her children gather in their house.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065878v1</w:t>
+                <w:t xml:space="preserve">hal-04066096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn |Language Investigations in Southeast Asia| Preparing a local show.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Mường kitchen with a wood fire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065978v1</w:t>
+                <w:t xml:space="preserve">hal-04065878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Traditional Kitchen Mường.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn |Language Investigations in Southeast Asia| Preparing a local show.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065915v1</w:t>
+                <w:t xml:space="preserve">hal-04065978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia |Four ways to wrap a headscarf of Mường women.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Traditional Kitchen Mường.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Kim Thuong, Vietnam. 2018</w:t>
+              <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065777v1</w:t>
+                <w:t xml:space="preserve">hal-04065915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia| A Muong woman and her children gather in their house.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia |Four ways to wrap a headscarf of Mường women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066096v1</w:t>
+                <w:t xml:space="preserve">hal-04065777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | A tea hill in Kim Thuong.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | A dam in Kim Thuong.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065822v1</w:t>
+                <w:t xml:space="preserve">hal-04066151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Two little girls were waiting for hot water to eat.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Inside a traditional house (nhà sàn) of Mường people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066176v1</w:t>
+                <w:t xml:space="preserve">hal-04066074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Inside a traditional house (nhà sàn) of Mường people.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Two little girls were waiting for hot water to eat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066074v1</w:t>
+                <w:t xml:space="preserve">hal-04066176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | A dam in Kim Thuong.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | A tea hill in Kim Thuong.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066151v1</w:t>
+                <w:t xml:space="preserve">hal-04065822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | A hearty Mường meal.</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D2A1007"/>
+    <w:nsid w:val="D64797AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3623,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minhchaunguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6771-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26043082X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thi-minh-chau.nguyen@gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhchau@tutamail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081199v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03652510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minhchaunguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6771-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26043082X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thi-minh-chau.nguyen@gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhchau@tutamail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081199v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03652510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>