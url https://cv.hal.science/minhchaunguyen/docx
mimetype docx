--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fily</w:t>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
               </w:r>
@@ -1282,64 +1282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1390,103 +1390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
@@ -1515,51 +1515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
@@ -2582,585 +2582,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia| A Muong woman and her children gather in their house.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Mường kitchen with a wood fire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066096v1</w:t>
+                <w:t xml:space="preserve">hal-04065878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Mường kitchen with a wood fire.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn |Language Investigations in Southeast Asia| Preparing a local show.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065878v1</w:t>
+                <w:t xml:space="preserve">hal-04065978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn |Language Investigations in Southeast Asia| Preparing a local show.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Traditional Kitchen Mường.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065978v1</w:t>
+                <w:t xml:space="preserve">hal-04065915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | Traditional Kitchen Mường.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia |Four ways to wrap a headscarf of Mường women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
+              <w:t xml:space="preserve">Photography. Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065915v1</w:t>
+                <w:t xml:space="preserve">hal-04065777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia |Four ways to wrap a headscarf of Mường women.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia| A Muong woman and her children gather in their house.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Kim Thuong, Vietnam. 2018</w:t>
+              <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065777v1</w:t>
+                <w:t xml:space="preserve">hal-04066096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | A dam in Kim Thuong.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Two little girls were waiting for hot water to eat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066151v1</w:t>
+                <w:t xml:space="preserve">hal-04066176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Inside a traditional house (nhà sàn) of Mường people.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | A tea hill in Kim Thuong.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066074v1</w:t>
+                <w:t xml:space="preserve">hal-04065822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Two little girls were waiting for hot water to eat.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | Inside a traditional house (nhà sàn) of Mường people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066176v1</w:t>
+                <w:t xml:space="preserve">hal-04066074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn| Language Investigations in Southeast Asia | A tea hill in Kim Thuong.</w:t>
+                <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | A dam in Kim Thuong.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS - LACITO, Kim Thuong, Vietnam. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065822v1</w:t>
+                <w:t xml:space="preserve">hal-04066151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography by Minh-Châu Nguyễn | Language Investigations in Southeast Asia | A hearty Mường meal.</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D64797AD"/>
+    <w:nsid w:val="ABBA02E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3623,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minhchaunguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6771-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26043082X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thi-minh-chau.nguyen@gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhchau@tutamail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081199v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03652510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minhchaunguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6771-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26043082X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thi-minh-chau.nguyen@gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minhchau@tutamail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189736v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Scholvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.204.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519293v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.7019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi&#7875;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferlus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltba.38.1.04mic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.IM3B.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02088021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugnarain Vinesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068533v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu H&#224; Ph&#7841;m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Gehrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081199v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03652510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04065822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04066126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01405496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>