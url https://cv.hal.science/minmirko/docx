--- v0 (2026-04-09)
+++ v1 (2026-05-10)
@@ -166,2140 +166,2274 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Aquaporin-1 in Tumor Cells Fosters Intrahepatic Cholangiocarcinoma Progression</w:t>
+                <w:t xml:space="preserve">A subset of hepatic fibroblasts marked by Gli1 expression generates portal fibrosis and promotes ductular reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Gaspari</w:t>
+                <w:t xml:space="preserve">Mariana Amaral Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Beaupere</w:t>
+                <w:t xml:space="preserve">Haquima El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Richard</w:t>
+                <w:t xml:space="preserve">Wenrui Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estanislao Peixoto</w:t>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+                <w:t xml:space="preserve">Romain Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 196 (2), pp.428-444. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2025.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2026.101819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411191v1</w:t>
+                <w:t xml:space="preserve">hal-05602251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-activated nanoparticles rewire tumor microenvironment enhancing PD-1 blockade and T cell response in cholangiocarcinoma</w:t>
+                <w:t xml:space="preserve">Loss of Aquaporin-1 in Tumor Cells Fosters Intrahepatic Cholangiocarcinoma Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+                <w:t xml:space="preserve">César Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Avveduto</w:t>
+                <w:t xml:space="preserve">Carine Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Becharef</w:t>
+                <w:t xml:space="preserve">Seth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Meunier-Thaens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estanislao Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HEP.0000000000001545⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196 (2), pp.428-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2025.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411190v1</w:t>
+                <w:t xml:space="preserve">hal-05411191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte-specific Mlkl knockout mitigates obesity-induced metabolic dysfunction by enhancing mitochondrial functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tokgozoglu</w:t>
+                <w:t xml:space="preserve">Laser-activated nanoparticles rewire tumor microenvironment enhancing PD-1 blockade and T cell response in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Pistorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+                <w:t xml:space="preserve">Giulio Avveduto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Soret</w:t>
+                <w:t xml:space="preserve">Sonia Becharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Steunou</w:t>
+                <w:t xml:space="preserve">Marie Meunier-Thaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.683. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-025-08004-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HEP.0000000000001545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355442v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between cancer cell plasticity and immune microenvironment in cholangiocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adipocyte-specific Mlkl knockout mitigates obesity-induced metabolic dysfunction by enhancing mitochondrial functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tokgozoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Pistorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/2394-5079.2023.69⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-08004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430162v1</w:t>
+                <w:t xml:space="preserve">hal-05355442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Fibroblasts and Extracellular Matrix: Therapeutical Strategies for Modulating the Cholangiocarcinoma Microenvironment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crosstalk between cancer cell plasticity and immune microenvironment in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/curroncol30040319⟩</w:t>
+              <w:t xml:space="preserve">Hepatoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/2394-5079.2023.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430128v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal bacteria promote endocrine resistance in prostate cancer through androgen biosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Pernigoni</w:t>
+                <w:t xml:space="preserve">Cancer-Associated Fibroblasts and Extracellular Matrix: Therapeutical Strategies for Modulating the Cholangiocarcinoma Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zagato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abf8403⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (4), pp.4185-4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol30040319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05430154v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-125a-5p impairs the metastatic potential in breast cancer via IP6K1 targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Senni</w:t>
+                <w:t xml:space="preserve">Xingkang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingkang He</w:t>
+                <w:t xml:space="preserve">Sara Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Liguoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 520, pp.48-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canlet.2021.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redifferentiation therapeutic strategies in cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commensal bacteria promote endocrine resistance in prostate cancer through androgen biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pernigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Bizzarri</w:t>
+                <w:t xml:space="preserve">Elena Zagato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giuliani</w:t>
+                <w:t xml:space="preserve">Arianna Calcinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Cucina</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Troiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pereira Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2020.01.021⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6564), pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf8403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05430213v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints Shape Cell Function and Morphology by Canalizing the Developmental Path along the Waddington's Landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Redifferentiation therapeutic strategies in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Bizzarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Cucina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201900108⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.731 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2020.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05430159v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fraction from Embryo Fish Extracts Induces Reversion of the Malignant Invasive Phenotype in Breast Cancer through Down-Regulation of TCTP and Modulation of E-cadherin/β-catenin Pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Constraints Shape Cell Function and Morphology by Canalizing the Developmental Path along the Waddington's Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Cucina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201900108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20092151⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05430099v1</w:t>
+                <w:t xml:space="preserve">hal-05430159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in motility and invasiveness of MCF 7 cancer cells induced by nicotine is abolished by melatonin through inhibition of ERK phosphorylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Active Fraction from Embryo Fish Extracts Induces Reversion of the Malignant Invasive Phenotype in Breast Cancer through Down-Regulation of TCTP and Modulation of E-cadherin/β-catenin Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Grazia Masiello</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Dinicola</w:t>
+                <w:t xml:space="preserve">Andrea Pensotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Fabrizi</w:t>
+                <w:t xml:space="preserve">Pier Mario Biava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpi.12467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20092151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430171v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Implantation to Birth: Insight into Molecular Melatonin Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase in motility and invasiveness of MCF 7 cancer cells induced by nicotine is abolished by melatonin through inhibition of ERK phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Carlomagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+                <w:t xml:space="preserve">Angela Catizone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Tilotta</w:t>
+                <w:t xml:space="preserve">Maria Grazia Masiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Unfer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simona Dinicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Fabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpi.12467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430164v1</w:t>
+                <w:t xml:space="preserve">hal-05430171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Burden of Chemotherapy Side-Effects in Patients Receiving Inositol Hexakisphosphate Alone or In Association with Myo-Inositol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Implantation to Birth: Insight into Molecular Melatonin Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Todde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gianfranco Carlomagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tilotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Unfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Studies and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31038/CST.2018311⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05430228v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and Acquired Deficiencies in Inositol Bioavailability. Correlations with Metabolic Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Dinicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Unfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Cucina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (10), pp.2187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms18102187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin, mitochondria, and the cancer cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reduced Burden of Chemotherapy Side-Effects in Patients Receiving Inositol Hexakisphosphate Alone or In Association with Myo-Inositol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Todde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariano Bizzarri</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Unfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2612-z⟩</w:t>
+              <w:t xml:space="preserve">Cancer Studies and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31038/CST.2018311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05430189v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Melatonin, mitochondria, and the cancer cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cucina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (21), pp.4015 - 4025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2612-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inositol induces mesenchymal-epithelial reversion in breast cancer cells through cytoskeleton rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Dinicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Fabrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Masiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 345 (1), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2309,413 +2443,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39P Analysis of the immune response patterns in localized prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Calì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zumerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moscarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO - Immuno-Oncology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Geneve, Suisse, Switzerland. pp.100921, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iotech.2024.100921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2725,267 +2859,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Model of Biliary Tract Cancers: Subcutaneous Xenograft of Human Cell Lines in Immunodeficient Nude Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2769, Springer US, pp.87-98, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3694-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Concept of Human Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Bizzarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaching Complex Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer International Publishing, pp.1-34, 2020, Human Perspectives in Health Sciences and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32857-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2995,161 +3129,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZEB1 regulates BCL2 in cancer-associated fibroblasts to promote cholangiocarcinoma chemoresistance to gemcitabine and cisplatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashreya Ravichandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3217,51 +3351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="275205CF"/>
+    <w:nsid w:val="2B49C83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3448,51 +3582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minmirko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-4643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gaspari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Peixoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2025.10.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier-Thaens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HEP.0000000000001545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tokgozoglu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pistorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Soret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steunou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08004-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-5079.2023.69" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30040319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Pernigoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zagato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Calcinotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Troiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereira Mestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Senni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkang He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Proietti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liguoro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bizzarri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giuliani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cucina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.01.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pensotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Mario Biava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Catizone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Masiello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dinicola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Fabrizi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12467" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Carlomagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tilotta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Unfer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Todde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/CST.2018311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2612-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palombo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2016.05.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM0XWTSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cal&#236;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zumerle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moscarda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2024.100921" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3694-7_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32857-3_1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashreya Ravichandra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minmirko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-4643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amaral Raposo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Gao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2026.101819" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gaspari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Peixoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2025.10.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier-Thaens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HEP.0000000000001545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tokgozoglu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pistorio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Soret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Steunou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08004-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-5079.2023.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30040319" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Senni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkang He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Proietti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liguoro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.07.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Pernigoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zagato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Calcinotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Troiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereira Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Bizzarri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giuliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cucina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.01.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pensotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Mario Biava" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Catizone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Masiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dinicola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Fabrizi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12467" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Carlomagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tilotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Unfer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092802" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Todde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/CST.2018311" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2612-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palombo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2016.05.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM0XWTSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cal&#236;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zumerle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moscarda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2024.100921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3694-7_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32857-3_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashreya Ravichandra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>