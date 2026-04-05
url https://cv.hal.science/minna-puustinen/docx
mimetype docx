--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minna Puustinen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation et de la formation, Institut national supérieur de formation et de recherche pour l'éducation inclusive (INSEI, ex-INSHEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minna-puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5597-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs professeurs des écoles à l’enseignement inclusif : une comparaison franco-finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26-2, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le braille à l’heure de la scolarisation inclusive : quelques réflexions issues d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin pédagogique du GPEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel des collégiens à HPI évalué par les élèves : qualité de la relation adulte/élève et apports psychosociaux perçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs pour collégiens à haut potentiel intellectuel en France : une analyse des besoins des élèves perçus par les chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of students’ autonomy in academic learning when using ICT: Case study in analysing help interactions involving two 9th graders with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.790408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’aide chez des élèves du second degré avec déficience visuelle : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la scolarisation des élèves en situation de handicap : l'exemple de la Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Édito numéro spécial DMS]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des professeurs de mathématiques s’adaptent-ils aux besoins des élèves déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring help-seeking exchanges on a homework help forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider et être aidé : l’importance de la notion d’aide dans les dispositifs d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012886ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Written computer-mediated requests for help by French-speaking students: An analysis of their forms and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated help seeking: A step toward the design of ecologically valid supporting tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's help seeking: the role of parenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Liisa Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta-Leena Metsäpelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and developmental differences in reading monitoring: when and how do children evaluate their comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’opérationnalisation des besoins éducatifs particuliers à partir des données relatives à l’école maternelle de l’enquête Elfe-école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.45-54, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp. 255-261, 2020, Collection Innovation en sciences de l'éducation, 978-1-78405-671-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, pp. 233-238, 2020, Innovations in Learning Sciences, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help between students with disabilities and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année dans l'enseignement supérieur de douze jeunes en situation de handicap : accessibilité des formations et mesures de compensation individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AESH et les parcours inclusifs de l’élève avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Jan 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’aide des AESH : entre éthique du care et approche inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ISATT 2022. L’éthique inclusive en éducation, un nouvel horizon pour les enseignants et l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des interactions entre des enseignants et un élève avec un trouble des fonctions visuelles lors de la guidance de lecture d’images tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janin Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyscol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en jeu de l’autonomie de l’élève dans les apprentissages avec utilisation des outils numériques : Étude de cas à partir de l’analyse des interactions d’aide chez deux collégiens déficients visuels en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap - IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing social interactions in a regular class: A pilot study with secondary students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Education and Rehabilitation of People with Visual Impairment, European Region (ICEVI-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking: The case of French lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d'une cohorte longitudinale pluridisciplinaire d'enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d’une cohorte longitudinale pluridisciplinaire d’enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intra- et inter-individuelles à l’épreuve du handicap : l’exemple de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking help on an online homework-help forum: An analysis of the student-teacher interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The form and the content of French students' technology-mediated requests for help: The complementary contribution of two theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi reviennent-ils donc sur le forum : une analyse des demandes d'aide inefficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated questioning: A step toward the design of ecological supporting tools for inquiry learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non effective computer-mediated help seeking: Implications for the design of help systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive language in minimally verbal school-aged children with autism spectrum disorder: Concurrent predictors of development and effects of robot intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide apportée en classe ordinaire par l’AESH aux élèves avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es journées de Psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICT on social interactions in secondary mathematics classrooms: the case of students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEVI Europe 2017. 9th ICEVI European Conference: Empowered by dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier Aider à aider : enjeux, dispositifs et stratégies d’accompagnement Strasbourg, 6 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider à aider : enjeux, dispositifs et stratégies d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier EIAH 2015 La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agadir, Maroc. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert-Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d’écriture chez des personnes braillistes de différentes générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à besoins éducatifs particuliers de 0 à 2 ans : analyses secondaires de données longitudinales (issues de ELFE et de Génération 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Jean Jaurès; INSHEA; Université de Picardie - Jules Verne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les expressions mathématiques complexes aux élèves braillistes : une situation d’aide entre élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help seeking in technology-enriched learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research on student help seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Mäkitalo-Siegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minna Puustinen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation et de la formation, Institut national supérieur de formation et de recherche pour l'éducation inclusive (INSEI, ex-INSHEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minna-puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5597-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des élèves avec un TSA en classe ordinaire: place et continuité de l’AESH dans le parcours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025/2 (104), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs professeurs des écoles à l’enseignement inclusif : une comparaison franco-finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26-2, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le braille à l’heure de la scolarisation inclusive : quelques réflexions issues d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin pédagogique du GPEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel des collégiens à HPI évalué par les élèves : qualité de la relation adulte/élève et apports psychosociaux perçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs pour collégiens à haut potentiel intellectuel en France : une analyse des besoins des élèves perçus par les chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’aide chez des élèves du second degré avec déficience visuelle : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of students’ autonomy in academic learning when using ICT: Case study in analysing help interactions involving two 9th graders with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.790408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la scolarisation des élèves en situation de handicap : l'exemple de la Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Édito numéro spécial DMS]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des professeurs de mathématiques s’adaptent-ils aux besoins des élèves déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring help-seeking exchanges on a homework help forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider et être aidé : l’importance de la notion d’aide dans les dispositifs d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012886ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Written computer-mediated requests for help by French-speaking students: An analysis of their forms and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated help seeking: A step toward the design of ecologically valid supporting tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's help seeking: the role of parenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Liisa Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta-Leena Metsäpelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and developmental differences in reading monitoring: when and how do children evaluate their comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’opérationnalisation des besoins éducatifs particuliers à partir des données relatives à l’école maternelle de l’enquête Elfe-école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.45-54, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp. 255-261, 2020, Collection Innovation en sciences de l'éducation, 978-1-78405-671-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, pp. 233-238, 2020, Innovations in Learning Sciences, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help between students with disabilities and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année dans l'enseignement supérieur de douze jeunes en situation de handicap : accessibilité des formations et mesures de compensation individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AESH et les parcours inclusifs de l’élève avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Jan 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’aide des AESH : entre éthique du care et approche inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ISATT 2022. L’éthique inclusive en éducation, un nouvel horizon pour les enseignants et l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des interactions entre des enseignants et un élève avec un trouble des fonctions visuelles lors de la guidance de lecture d’images tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janin Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyscol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en jeu de l’autonomie de l’élève dans les apprentissages avec utilisation des outils numériques : Étude de cas à partir de l’analyse des interactions d’aide chez deux collégiens déficients visuels en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap - IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing social interactions in a regular class: A pilot study with secondary students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Education and Rehabilitation of People with Visual Impairment, European Region (ICEVI-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking: The case of French lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d'une cohorte longitudinale pluridisciplinaire d'enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intra- et inter-individuelles à l’épreuve du handicap : l’exemple de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d’une cohorte longitudinale pluridisciplinaire d’enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking help on an online homework-help forum: An analysis of the student-teacher interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The form and the content of French students' technology-mediated requests for help: The complementary contribution of two theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi reviennent-ils donc sur le forum : une analyse des demandes d'aide inefficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated questioning: A step toward the design of ecological supporting tools for inquiry learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non effective computer-mediated help seeking: Implications for the design of help systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive language in minimally verbal school-aged children with autism spectrum disorder: Concurrent predictors of development and effects of robot intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide apportée en classe ordinaire par l’AESH aux élèves avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es journées de Psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICT on social interactions in secondary mathematics classrooms: the case of students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEVI Europe 2017. 9th ICEVI European Conference: Empowered by dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier Aider à aider : enjeux, dispositifs et stratégies d’accompagnement Strasbourg, 6 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider à aider : enjeux, dispositifs et stratégies d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier EIAH 2015 La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agadir, Maroc. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert-Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d’écriture chez des personnes braillistes de différentes générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à besoins éducatifs particuliers de 0 à 2 ans : analyses secondaires de données longitudinales (issues de ELFE et de Génération 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Jean Jaurès; INSHEA; Université de Picardie - Jules Verne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les expressions mathématiques complexes aux élèves braillistes : une situation d’aide entre élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help seeking in technology-enriched learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research on student help seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Mäkitalo-Siegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96B890E8"/>
+    <w:nsid w:val="CDCC930D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minna-puustinen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5597-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03606060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Pirttimaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03572917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03501440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790408" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01866975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2014.09.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DH8QVX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012886ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.07.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRJ2ZR4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Coquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.10.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVRH0Q6B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Lyyra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta-Leena Mets&#228;pelto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pulkkinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNPM2PF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00158.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2J3GZ0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173571" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03618402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04571559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quitt&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Florence" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01635594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Berrada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05474412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03137087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01867029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;kitalo-Siegl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minna-puustinen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5597-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05560306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quitt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03606060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Pirttimaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03572917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03501440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01866975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2014.09.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DH8QVX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012886ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRJ2ZR4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Coquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVRH0Q6B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Lyyra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta-Leena Mets&#228;pelto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pulkkinen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNPM2PF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00158.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2J3GZ0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03618402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04571559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Florence" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01635594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Berrada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05474412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03137087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01867029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;kitalo-Siegl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>