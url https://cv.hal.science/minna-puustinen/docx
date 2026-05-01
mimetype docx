--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minna Puustinen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation et de la formation, Institut national supérieur de formation et de recherche pour l'éducation inclusive (INSEI, ex-INSHEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minna-puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5597-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des élèves avec un TSA en classe ordinaire: place et continuité de l’AESH dans le parcours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025/2 (104), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs professeurs des écoles à l’enseignement inclusif : une comparaison franco-finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26-2, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le braille à l’heure de la scolarisation inclusive : quelques réflexions issues d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin pédagogique du GPEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel des collégiens à HPI évalué par les élèves : qualité de la relation adulte/élève et apports psychosociaux perçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs pour collégiens à haut potentiel intellectuel en France : une analyse des besoins des élèves perçus par les chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’aide chez des élèves du second degré avec déficience visuelle : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of students’ autonomy in academic learning when using ICT: Case study in analysing help interactions involving two 9th graders with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.790408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la scolarisation des élèves en situation de handicap : l'exemple de la Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Édito numéro spécial DMS]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des professeurs de mathématiques s’adaptent-ils aux besoins des élèves déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring help-seeking exchanges on a homework help forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider et être aidé : l’importance de la notion d’aide dans les dispositifs d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012886ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Written computer-mediated requests for help by French-speaking students: An analysis of their forms and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated help seeking: A step toward the design of ecologically valid supporting tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's help seeking: the role of parenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Liisa Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta-Leena Metsäpelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and developmental differences in reading monitoring: when and how do children evaluate their comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’opérationnalisation des besoins éducatifs particuliers à partir des données relatives à l’école maternelle de l’enquête Elfe-école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.45-54, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp. 255-261, 2020, Collection Innovation en sciences de l'éducation, 978-1-78405-671-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, pp. 233-238, 2020, Innovations in Learning Sciences, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help between students with disabilities and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année dans l'enseignement supérieur de douze jeunes en situation de handicap : accessibilité des formations et mesures de compensation individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AESH et les parcours inclusifs de l’élève avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Jan 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’aide des AESH : entre éthique du care et approche inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ISATT 2022. L’éthique inclusive en éducation, un nouvel horizon pour les enseignants et l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des interactions entre des enseignants et un élève avec un trouble des fonctions visuelles lors de la guidance de lecture d’images tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janin Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyscol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en jeu de l’autonomie de l’élève dans les apprentissages avec utilisation des outils numériques : Étude de cas à partir de l’analyse des interactions d’aide chez deux collégiens déficients visuels en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap - IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing social interactions in a regular class: A pilot study with secondary students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Education and Rehabilitation of People with Visual Impairment, European Region (ICEVI-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking: The case of French lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d'une cohorte longitudinale pluridisciplinaire d'enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intra- et inter-individuelles à l’épreuve du handicap : l’exemple de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d’une cohorte longitudinale pluridisciplinaire d’enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking help on an online homework-help forum: An analysis of the student-teacher interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The form and the content of French students' technology-mediated requests for help: The complementary contribution of two theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi reviennent-ils donc sur le forum : une analyse des demandes d'aide inefficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated questioning: A step toward the design of ecological supporting tools for inquiry learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non effective computer-mediated help seeking: Implications for the design of help systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive language in minimally verbal school-aged children with autism spectrum disorder: Concurrent predictors of development and effects of robot intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide apportée en classe ordinaire par l’AESH aux élèves avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es journées de Psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICT on social interactions in secondary mathematics classrooms: the case of students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEVI Europe 2017. 9th ICEVI European Conference: Empowered by dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier Aider à aider : enjeux, dispositifs et stratégies d’accompagnement Strasbourg, 6 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider à aider : enjeux, dispositifs et stratégies d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier EIAH 2015 La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agadir, Maroc. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert-Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d’écriture chez des personnes braillistes de différentes générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à besoins éducatifs particuliers de 0 à 2 ans : analyses secondaires de données longitudinales (issues de ELFE et de Génération 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Jean Jaurès; INSHEA; Université de Picardie - Jules Verne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les expressions mathématiques complexes aux élèves braillistes : une situation d’aide entre élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help seeking in technology-enriched learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research on student help seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Mäkitalo-Siegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minna Puustinen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation et de la formation, Institut national supérieur de formation et de recherche pour l'éducation inclusive (INSEI, ex-INSHEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minna-puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5597-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des élèves avec un TSA en classe ordinaire: place et continuité de l’AESH dans le parcours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025/2 (104), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement entre professeurs des écoles et enseignants des réseaux d’aides spécialisées aux élèves en difficulté (RASED) : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163jf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs professeurs des écoles à l’enseignement inclusif : une comparaison franco-finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26-2, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le braille à l’heure de la scolarisation inclusive : quelques réflexions issues d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin pédagogique du GPEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel des collégiens à HPI évalué par les élèves : qualité de la relation adulte/élève et apports psychosociaux perçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs pour collégiens à haut potentiel intellectuel en France : une analyse des besoins des élèves perçus par les chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’aide chez des élèves du second degré avec déficience visuelle : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of students’ autonomy in academic learning when using ICT: Case study in analysing help interactions involving two 9th graders with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.790408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la scolarisation des élèves en situation de handicap : l'exemple de la Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Édito numéro spécial DMS]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des professeurs de mathématiques s’adaptent-ils aux besoins des élèves déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring help-seeking exchanges on a homework help forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider et être aidé : l’importance de la notion d’aide dans les dispositifs d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012886ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Written computer-mediated requests for help by French-speaking students: An analysis of their forms and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated help seeking: A step toward the design of ecologically valid supporting tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's help seeking: the role of parenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Liisa Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta-Leena Metsäpelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and developmental differences in reading monitoring: when and how do children evaluate their comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’opérationnalisation des besoins éducatifs particuliers à partir des données relatives à l’école maternelle de l’enquête Elfe-école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.45-54, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp. 255-261, 2020, Collection Innovation en sciences de l'éducation, 978-1-78405-671-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, pp. 233-238, 2020, Innovations in Learning Sciences, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help between students with disabilities and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AESH et les parcours inclusifs de l’élève avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Jan 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année dans l'enseignement supérieur de douze jeunes en situation de handicap : accessibilité des formations et mesures de compensation individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’aide des AESH : entre éthique du care et approche inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ISATT 2022. L’éthique inclusive en éducation, un nouvel horizon pour les enseignants et l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des interactions entre des enseignants et un élève avec un trouble des fonctions visuelles lors de la guidance de lecture d’images tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janin Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyscol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en jeu de l’autonomie de l’élève dans les apprentissages avec utilisation des outils numériques : Étude de cas à partir de l’analyse des interactions d’aide chez deux collégiens déficients visuels en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap - IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking: The case of French lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing social interactions in a regular class: A pilot study with secondary students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Education and Rehabilitation of People with Visual Impairment, European Region (ICEVI-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d'une cohorte longitudinale pluridisciplinaire d'enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d’une cohorte longitudinale pluridisciplinaire d’enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intra- et inter-individuelles à l’épreuve du handicap : l’exemple de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking help on an online homework-help forum: An analysis of the student-teacher interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The form and the content of French students' technology-mediated requests for help: The complementary contribution of two theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi reviennent-ils donc sur le forum : une analyse des demandes d'aide inefficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated questioning: A step toward the design of ecological supporting tools for inquiry learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non effective computer-mediated help seeking: Implications for the design of help systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive language in minimally verbal school-aged children with autism spectrum disorder: Concurrent predictors of development and effects of robot intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide apportée en classe ordinaire par l’AESH aux élèves avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es journées de Psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICT on social interactions in secondary mathematics classrooms: the case of students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEVI Europe 2017. 9th ICEVI European Conference: Empowered by dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier Aider à aider : enjeux, dispositifs et stratégies d’accompagnement Strasbourg, 6 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider à aider : enjeux, dispositifs et stratégies d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier EIAH 2015 La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agadir, Maroc. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert-Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d’écriture chez des personnes braillistes de différentes générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à besoins éducatifs particuliers de 0 à 2 ans : analyses secondaires de données longitudinales (issues de ELFE et de Génération 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Jean Jaurès; INSHEA; Université de Picardie - Jules Verne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les expressions mathématiques complexes aux élèves braillistes : une situation d’aide entre élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help seeking in technology-enriched learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research on student help seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Mäkitalo-Siegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDCC930D"/>
+    <w:nsid w:val="10C51908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minna-puustinen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5597-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05560306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quitt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03606060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Pirttimaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03572917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03501440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01866975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2014.09.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DH8QVX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012886ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRJ2ZR4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Coquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVRH0Q6B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Lyyra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta-Leena Mets&#228;pelto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pulkkinen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNPM2PF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00158.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2J3GZ0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03618402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04571559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Florence" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01635594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Berrada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05474412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03137087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01867029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;kitalo-Siegl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minna-puustinen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5597-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05560306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quitt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163jf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03606060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Pirttimaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03572917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03501440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01866975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2014.09.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DH8QVX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012886ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRJ2ZR4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Coquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVRH0Q6B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Lyyra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta-Leena Mets&#228;pelto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pulkkinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNPM2PF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2J3GZ0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03618402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04571559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Florence" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01635594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05474412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03137087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01867029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733113v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;kitalo-Siegl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>