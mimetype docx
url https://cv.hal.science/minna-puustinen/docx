--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minna Puustinen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation et de la formation, Institut national supérieur de formation et de recherche pour l'éducation inclusive (INSEI, ex-INSHEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minna-puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5597-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des élèves avec un TSA en classe ordinaire: place et continuité de l’AESH dans le parcours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025/2 (104), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement entre professeurs des écoles et enseignants des réseaux d’aides spécialisées aux élèves en difficulté (RASED) : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163jf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs professeurs des écoles à l’enseignement inclusif : une comparaison franco-finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26-2, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le braille à l’heure de la scolarisation inclusive : quelques réflexions issues d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin pédagogique du GPEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel des collégiens à HPI évalué par les élèves : qualité de la relation adulte/élève et apports psychosociaux perçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs pour collégiens à haut potentiel intellectuel en France : une analyse des besoins des élèves perçus par les chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’aide chez des élèves du second degré avec déficience visuelle : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of students’ autonomy in academic learning when using ICT: Case study in analysing help interactions involving two 9th graders with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.790408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la scolarisation des élèves en situation de handicap : l'exemple de la Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Édito numéro spécial DMS]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des professeurs de mathématiques s’adaptent-ils aux besoins des élèves déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring help-seeking exchanges on a homework help forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider et être aidé : l’importance de la notion d’aide dans les dispositifs d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012886ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Written computer-mediated requests for help by French-speaking students: An analysis of their forms and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated help seeking: A step toward the design of ecologically valid supporting tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's help seeking: the role of parenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Liisa Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta-Leena Metsäpelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and developmental differences in reading monitoring: when and how do children evaluate their comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’opérationnalisation des besoins éducatifs particuliers à partir des données relatives à l’école maternelle de l’enquête Elfe-école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.45-54, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp. 255-261, 2020, Collection Innovation en sciences de l'éducation, 978-1-78405-671-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, pp. 233-238, 2020, Innovations in Learning Sciences, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help between students with disabilities and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AESH et les parcours inclusifs de l’élève avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Jan 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année dans l'enseignement supérieur de douze jeunes en situation de handicap : accessibilité des formations et mesures de compensation individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’aide des AESH : entre éthique du care et approche inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ISATT 2022. L’éthique inclusive en éducation, un nouvel horizon pour les enseignants et l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des interactions entre des enseignants et un élève avec un trouble des fonctions visuelles lors de la guidance de lecture d’images tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janin Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyscol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en jeu de l’autonomie de l’élève dans les apprentissages avec utilisation des outils numériques : Étude de cas à partir de l’analyse des interactions d’aide chez deux collégiens déficients visuels en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap - IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking: The case of French lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing social interactions in a regular class: A pilot study with secondary students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Education and Rehabilitation of People with Visual Impairment, European Region (ICEVI-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d'une cohorte longitudinale pluridisciplinaire d'enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d’une cohorte longitudinale pluridisciplinaire d’enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intra- et inter-individuelles à l’épreuve du handicap : l’exemple de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking help on an online homework-help forum: An analysis of the student-teacher interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The form and the content of French students' technology-mediated requests for help: The complementary contribution of two theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi reviennent-ils donc sur le forum : une analyse des demandes d'aide inefficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated questioning: A step toward the design of ecological supporting tools for inquiry learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non effective computer-mediated help seeking: Implications for the design of help systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive language in minimally verbal school-aged children with autism spectrum disorder: Concurrent predictors of development and effects of robot intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide apportée en classe ordinaire par l’AESH aux élèves avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es journées de Psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICT on social interactions in secondary mathematics classrooms: the case of students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEVI Europe 2017. 9th ICEVI European Conference: Empowered by dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier Aider à aider : enjeux, dispositifs et stratégies d’accompagnement Strasbourg, 6 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider à aider : enjeux, dispositifs et stratégies d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier EIAH 2015 La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agadir, Maroc. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert-Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d’écriture chez des personnes braillistes de différentes générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à besoins éducatifs particuliers de 0 à 2 ans : analyses secondaires de données longitudinales (issues de ELFE et de Génération 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Jean Jaurès; INSHEA; Université de Picardie - Jules Verne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les expressions mathématiques complexes aux élèves braillistes : une situation d’aide entre élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help seeking in technology-enriched learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research on student help seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Mäkitalo-Siegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minna Puustinen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation et de la formation, Institut national supérieur de formation et de recherche pour l'éducation inclusive (INSEI, ex-INSHEA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minna-puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5597-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement des élèves avec un TSA en classe ordinaire: place et continuité de l’AESH dans le parcours scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025/2 (104), pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement entre professeurs des écoles et enseignants des réseaux d’aides spécialisées aux élèves en difficulté (RASED) : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163jf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs professeurs des écoles à l’enseignement inclusif : une comparaison franco-finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26-2, pp.243-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le braille à l’heure de la scolarisation inclusive : quelques réflexions issues d’une recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin pédagogique du GPEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel des collégiens à HPI évalué par les élèves : qualité de la relation adulte/élève et apports psychosociaux perçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs pour collégiens à haut potentiel intellectuel en France : une analyse des besoins des élèves perçus par les chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.3468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande d’aide chez des élèves du second degré avec déficience visuelle : quelles spécificités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.180-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of students’ autonomy in academic learning when using ICT: Case study in analysing help interactions involving two 9th graders with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.790408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la scolarisation des élèves en situation de handicap : l'exemple de la Finlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Pirttimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Édito numéro spécial DMS]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des professeurs de mathématiques s’adaptent-ils aux besoins des élèves déficients visuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring help-seeking exchanges on a homework help forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider et être aidé : l’importance de la notion d’aide dans les dispositifs d’apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012886ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Written computer-mediated requests for help by French-speaking students: An analysis of their forms and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1011-1013. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated help seeking: A step toward the design of ecologically valid supporting tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with new technologies: Help seeking and information searching revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1014-1019. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's help seeking: the role of parenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Liisa Lyyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta-Leena Metsäpelto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GESTALT: a framework for redesign of educational software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and developmental differences in reading monitoring: when and how do children evaluate their comprehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Coutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’opérationnalisation des besoins éducatifs particuliers à partir des données relatives à l’école maternelle de l’enquête Elfe-école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université du luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.45-54, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp. 255-261, 2020, Collection Innovation en sciences de l'éducation, 978-1-78405-671-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, pp. 233-238, 2020, Innovations in Learning Sciences, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help between students with disabilities and teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Support in education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide en contexte numérique d’apprentissage. [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-assisted vs. traditional adapted shared reading in a minimally verbal child with ASD: A pilot study on engagement and verbal utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistics in Flandres 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année dans l'enseignement supérieur de douze jeunes en situation de handicap : accessibilité des formations et mesures de compensation individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AESH et les parcours inclusifs de l’élève avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de l’Ouest, Jan 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’aide des AESH : entre éthique du care et approche inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ISATT 2022. L’éthique inclusive en éducation, un nouvel horizon pour les enseignants et l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des expériences scolaires chez des élèves intellectuellement précoces bénéficiant d’un dispositif dédié dans leur collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Citoyen International de l’Éducation. Gouvernance et qualité des systèmes éducatifs : enjeux, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted students’ special educational needs in France: The case of middle schools proposing educational programs for the gifted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Thematic European Council for High Ability Conference: Creativity Research and Innovation in Gifted Education: Social, Individual and Educational Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des interactions entre des enseignants et un élève avec un trouble des fonctions visuelles lors de la guidance de lecture d’images tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janin Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement individuel par un adulte pour les collégiens intellectuellement précoces bénéficiant d’un dispositif spécifique dans leur établissement : évaluation des pratiques du point de vue des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2019, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyscol research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en jeu de l’autonomie de l’élève dans les apprentissages avec utilisation des outils numériques : Étude de cas à partir de l’analyse des interactions d’aide chez deux collégiens déficients visuels en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2018 - Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap - IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de dispositifs éducatifs, présentation d’un nouveau modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’évaluation en éducation et en formation face aux transformations des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Jan 2018, Esch sur Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau modèle d’évaluation de la qualité de dispositifs éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mêlées et démêlés, 50 ans de recherches en éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing social interactions in a regular class: A pilot study with secondary students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Education and Rehabilitation of People with Visual Impairment, European Region (ICEVI-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic help seeking: The case of French lower secondary students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d'une cohorte longitudinale pluridisciplinaire d'enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches individuelles et environnementales du handicap dans le cadre d’une cohorte longitudinale pluridisciplinaire d’enfants, ELFE & Génération 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intra- et inter-individuelles à l’épreuve du handicap : l’exemple de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking help on an online homework-help forum: An analysis of the student-teacher interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The form and the content of French students' technology-mediated requests for help: The complementary contribution of two theoretical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais pourquoi reviennent-ils donc sur le forum : une analyse des demandes d'aide inefficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Volckaert-Legrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of students' spontaneous computer-mediated questioning: A step toward the design of ecological supporting tools for inquiry learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non effective computer-mediated help seeking: Implications for the design of help systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Bernicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive language in minimally verbal school-aged children with autism spectrum disorder: Concurrent predictors of development and effects of robot intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Krilanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement individuel des collégiens à haut potentiel intellectuel dans des dispositifs dédiés : perceptions des adultes accompagnateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide apportée en classe ordinaire par l’AESH aux élèves avec un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnaliser les besoins éducatifs particuliers en maternelle. Application aux données de l’Étude longitudinale française depuis l’enfance (ELFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es journées de Psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICT on social interactions in secondary mathematics classrooms: the case of students with a visual impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEVI Europe 2017. 9th ICEVI European Conference: Empowered by dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bruges, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific school measures designed for gifted French middle school students : presentation and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale d’ECHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier Aider à aider : enjeux, dispositifs et stratégies d’accompagnement Strasbourg, 6 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider à aider : enjeux, dispositifs et stratégies d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’Atelier EIAH 2015 La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La notion d’aide en contexte numérique d’apprentissage : le rôle des acteurs impliqués"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agadir, Maroc. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert-Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d’écriture chez des personnes braillistes de différentes générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2021, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à besoins éducatifs particuliers de 0 à 2 ans : analyses secondaires de données longitudinales (issues de ELFE et de Génération 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Arneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Jean Jaurès; INSHEA; Université de Picardie - Jules Verne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les expressions mathématiques complexes aux élèves braillistes : une situation d’aide entre élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help seeking in technology-enriched learning situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research on student help seeking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Mäkitalo-Siegl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with ICT: New perspectives on help seeking and information search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10C51908"/>
+    <w:nsid w:val="0D46ABED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minna-puustinen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5597-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05560306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quitt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163jf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03606060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Pirttimaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03572917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03501440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01866975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2014.09.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DH8QVX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012886ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRJ2ZR4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Coquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVRH0Q6B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Lyyra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta-Leena Mets&#228;pelto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pulkkinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNPM2PF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2J3GZ0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03618402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04571559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Florence" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01635594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05474412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03137087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01867029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733113v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;kitalo-Siegl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minna-puustinen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5597-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05560306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quitt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163jf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03606060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Pirttimaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03572917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03501440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.3468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01866975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.790408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2014.09.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DH8QVX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012886ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRJ2ZR4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJC6BNZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Coquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVRH0Q6B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2008.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PRFBV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Lyyra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta-Leena Mets&#228;pelto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pulkkinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNPM2PF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00158.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2J3GZ0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Coutelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03618402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04571559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04314135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Florence" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01635594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontanaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733111v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05474412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03137087v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01867029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;kitalo-Siegl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>