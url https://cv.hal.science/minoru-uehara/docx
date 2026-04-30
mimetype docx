--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minoru UEHARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minoru-uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-846X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche du CNRS, UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Ingénieur - Assistant Manager, Hitachi High-Tech Science America Inc., CA, USA</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Post-Doctorant (JSPS/CNRS/Aix-Marseille Univ.), UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctor of Science (Earth Science), Tohoku University, Sendai, Japon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M.Sc. (Earth Science), Tohoku University</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. Tohoku University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*11 participations pour les recherches Doc. & Post-Doc. *16 stages M2/M1/Ecole Ing/IUT/Bac Pro.  * 27 reviewers. * 19 projets scientifique, dont 9 P.I. & 90k€ obtenues (P.I. et Co-P.I.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues & Compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Japonais, Anglais, Français. /C, C#, Python, LabView. /Maxima, FEMM, Solidworks, Fusion, QGIS. /Réalisation circuit & instrumentations. Prospection de résistivité (ERT & échantillon), cartographie (EM & Mag), sismique passive (H/V) et active (MASW). /Measures Rock- & Paleo-mag. XRF, Si-drift détecteur (SDD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Top Viewed Article in Meteoritics & Planetary Science, Wiley (2025) *Obayashi Encouraging Prize, Society of Geomagnetism and Earth, Planetary and Space Sciences (2011) *Aoba Society for the Promotion of Science Prize, Tohoku Univ. (2008)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization of Iron Meteorites up to the Meter in Size as Possible Analogs for Asteroid Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayabusa 2 returned samples reveal a weak to null magnetic field during aqueous alteration of Ryugu's parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (1), pp.118559. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Meteorite meter”: A handheld instrument for the combined measurement of magnetic susceptibility and electrical conductivity, with application to meteorite identification and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 58 (11), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of the Acapulco Primitive Achondrite and Implications for the Evolution of Partially Differentiated Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias N Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neesha R Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê S Borlina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S. Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilyara M. Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Geoelectrical Properties of the Rochechouart Impact Structure, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.e2021GC010036. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II - Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un’ipotesi di identificazione del Foro di Aureliano e del praetorium di Ostia. Prime osservazioni a partire dalle indagini geofisiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.15 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Magnetometer for Magnetic Measurements of Meter‐Sized Meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02484453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meteoritical Bulletin, No. 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (2), pp.469-471. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Kerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (10), pp.2483-2509. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinner magnetometer for large Apollo lunar samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (10), pp.104502. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of billow-like wavy folds by fluidization at high temperature in Nojima fault gouge: microscopic and rock magnetic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Fukuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokuni Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Nagahama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-017-0638-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domains and magnetic stability of cohenite from the Morasko iron meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kontny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Solheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.594 - 603. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal phases in ordinary chondrites: Magnetic hysteresis properties and implications for thermal history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winklhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (4), pp.652-676. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaque minerals, magnetic properties, and paleomagnetism of the Tissint Martian meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hewins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (10), pp.1919-1936. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid inversion and resolution analysis of magnetic microscope data by the subtractive optimally localized averages method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Usui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic study of meteorites recovered in the Atacama desert (Chile): Implications for meteorite paleomagnetism and the stability of hot desert surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Millarca Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200-201, pp.113 - 123. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic microstructures of metal grains in equilibrated ordinary chondrites and implications for paleomagnetism of meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (3-4), pp.241 - 252. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Magnetic Studies of the Neuschwanstein EL6 Chondrite - Implications on the Origin of its Natural Remanent Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kohout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Donadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Pesonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental shock metamorphism of the L4 ordinary chondrite Saratov induced by spherical shock waves up to 400 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Badjukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (6), pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01069.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in magneto-optical imaging applied to rock magnetism and paleomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Skidanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable remanence carriers through a magneto-impedance scanning magnetic microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (2), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11200-008-0014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning magnetic microscope system utilizing a magneto-impedance sensor for a nondestructive diagnostic tool of geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.043708. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental constraints on magnetic stability of chondrules and the paleomagnetic significance of dusty olivines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250 (1-2), pp.292 - 305. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudotachylyte and Chondrule as a Reliable Recorder of Ancient Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography (Chigaku Zasshi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.223-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5026/jgeography.114.2_223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleomagnetic record of ryugu samples and a simple test for identifying potential magnetic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A276-A276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudia Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vitale Brovarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ressico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Update of the Diameter of the Zhamanshin Impact Crater (Kazakhstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Kharisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sylitmed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des anomalies de l'intensité du champ magnétique au-dessus de la structure d'impact de Rochechouart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Paléomagnétisme et Magnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geophysical investigation for the identification of the Aurelian forum of Ostia (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2020 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale geoelectrical investigations on the Rochechouart-Chassenon impact breccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Meteorite Impact and Planetary Evolution VI conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution remanent magnetization scanner integrated into a fully automatized multi-magnetic-sensors core logger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11, “Au centre des Enjeux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kharlanova Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique de la colline de Saint-Maxime, Riez (04500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; CNRS; AMU; Université Paris Saclay; CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representation of ERT measurements at Port Antique, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pawlowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 8. 3D representation of electric resistivity tomography (ERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 5. Pseudo-sections of electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 1. Vegetation anomaly with annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 6. Electro-magnetic survey mapping (apparent conductivity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 2. Map of the survey area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 3. Topography map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minoru UEHARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minoru-uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-846X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche du CNRS, UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Ingénieur - Assistant Manager, Hitachi High-Tech Science America Inc., CA, USA</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Post-Doctorant (JSPS/CNRS/Aix-Marseille Univ.), UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctor of Science (Earth Science), Tohoku University, Sendai, Japon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M.Sc. (Earth Science), Tohoku University</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. Tohoku University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*11 participations pour les recherches Doc. & Post-Doc. *16 stages M2/M1/Ecole Ing/IUT/Bac Pro.  * 27 reviewers. * 19 projets scientifique, dont 9 P.I. & 90k€ obtenues (P.I. et Co-P.I.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues & Compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Japonais, Anglais, Français. /C, C#, Python, LabView. /Maxima, FEMM, Solidworks, Fusion, QGIS. /Réalisation circuit & instrumentations. Prospection de résistivité (ERT & échantillon), cartographie (EM & Mag), sismique passive (H/V) et active (MASW). /Measures Rock- & Paleo-mag. XRF, Si-drift détecteur (SDD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Top Viewed Article in Meteoritics & Planetary Science, Wiley (2025) *Obayashi Encouraging Prize, Society of Geomagnetism and Earth, Planetary and Space Sciences (2011) *Aoba Society for the Promotion of Science Prize, Tohoku Univ. (2008)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization of Iron Meteorites up to the Meter in Size as Possible Analogs for Asteroid Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayabusa 2 returned samples reveal a weak to null magnetic field during aqueous alteration of Ryugu's parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (1), pp.118559. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Meteorite meter”: A handheld instrument for the combined measurement of magnetic susceptibility and electrical conductivity, with application to meteorite identification and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 58 (11), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of the Acapulco Primitive Achondrite and Implications for the Evolution of Partially Differentiated Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias N Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neesha R Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê S Borlina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S. Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilyara M. Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Geoelectrical Properties of the Rochechouart Impact Structure, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.e2021GC010036. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II - Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un’ipotesi di identificazione del Foro di Aureliano e del praetorium di Ostia. Prime osservazioni a partire dalle indagini geofisiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.15 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Magnetometer for Magnetic Measurements of Meter‐Sized Meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02484453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meteoritical Bulletin, No. 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (2), pp.469-471. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Kerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (10), pp.2483-2509. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinner magnetometer for large Apollo lunar samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (10), pp.104502. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of billow-like wavy folds by fluidization at high temperature in Nojima fault gouge: microscopic and rock magnetic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Fukuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokuni Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Nagahama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-017-0638-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domains and magnetic stability of cohenite from the Morasko iron meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kontny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Solheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.594 - 603. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal phases in ordinary chondrites: Magnetic hysteresis properties and implications for thermal history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winklhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (4), pp.652-676. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaque minerals, magnetic properties, and paleomagnetism of the Tissint Martian meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hewins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (10), pp.1919-1936. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid inversion and resolution analysis of magnetic microscope data by the subtractive optimally localized averages method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Usui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic study of meteorites recovered in the Atacama desert (Chile): Implications for meteorite paleomagnetism and the stability of hot desert surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Millarca Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200-201, pp.113 - 123. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic microstructures of metal grains in equilibrated ordinary chondrites and implications for paleomagnetism of meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (3-4), pp.241 - 252. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Magnetic Studies of the Neuschwanstein EL6 Chondrite - Implications on the Origin of its Natural Remanent Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kohout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Donadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Pesonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental shock metamorphism of the L4 ordinary chondrite Saratov induced by spherical shock waves up to 400 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Badjukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (6), pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01069.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in magneto-optical imaging applied to rock magnetism and paleomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Skidanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable remanence carriers through a magneto-impedance scanning magnetic microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (2), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11200-008-0014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning magnetic microscope system utilizing a magneto-impedance sensor for a nondestructive diagnostic tool of geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.043708. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental constraints on magnetic stability of chondrules and the paleomagnetic significance of dusty olivines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250 (1-2), pp.292 - 305. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudotachylyte and Chondrule as a Reliable Recorder of Ancient Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography (Chigaku Zasshi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.223-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5026/jgeography.114.2_223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleomagnetic record of ryugu samples and a simple test for identifying potential magnetic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A276-A276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudia Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vitale Brovarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ressico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Update of the Diameter of the Zhamanshin Impact Crater (Kazakhstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Kharisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sylitmed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des anomalies de l'intensité du champ magnétique au-dessus de la structure d'impact de Rochechouart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Paléomagnétisme et Magnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geophysical investigation for the identification of the Aurelian forum of Ostia (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2020 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale geoelectrical investigations on the Rochechouart-Chassenon impact breccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Meteorite Impact and Planetary Evolution VI conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution remanent magnetization scanner integrated into a fully automatized multi-magnetic-sensors core logger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11, “Au centre des Enjeux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kharlanova Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique de la colline de Saint-Maxime, Riez (04500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; CNRS; AMU; Université Paris Saclay; CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representation of ERT measurements at Port Antique, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pawlowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 8. 3D representation of electric resistivity tomography (ERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 5. Pseudo-sections of electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 1. Vegetation anomaly with annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 6. Electro-magnetic survey mapping (apparent conductivity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 2. Map of the survey area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 3. Topography map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5783436F"/>
+    <w:nsid w:val="FAD36BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minoru-uehara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-846X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mansbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias N Mansbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neesha R Schnepf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; S Borlina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Shah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Grossman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Metzler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Fukuzawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokuni Oda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Nagahama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0638-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reznik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kontny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solheid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winklhofer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK0H67V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.04.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0BMQWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kohout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Donadini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Pesonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Badjukov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Trukhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01069.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKHNHD1C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0014-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4B12121122D0765FF49AD1030C881F848B1A14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722402" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nakamura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FQ0H3KX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.114.2_223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Quesnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pignol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minoru-uehara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-846X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mansbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias N Mansbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neesha R Schnepf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; S Borlina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Shah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009266" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Grossman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Metzler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Fukuzawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokuni Oda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Nagahama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0638-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reznik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kontny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solheid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winklhofer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK0H67V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.04.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0BMQWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kohout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Donadini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Pesonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Badjukov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Trukhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01069.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKHNHD1C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0014-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4B12121122D0765FF49AD1030C881F848B1A14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722402" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nakamura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FQ0H3KX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.114.2_223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Quesnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pignol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>