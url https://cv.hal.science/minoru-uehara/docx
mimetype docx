--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minoru UEHARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minoru-uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-846X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche du CNRS, UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Ingénieur - Assistant Manager, Hitachi High-Tech Science America Inc., CA, USA</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Post-Doctorant (JSPS/CNRS/Aix-Marseille Univ.), UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctor of Science (Earth Science), Tohoku University, Sendai, Japon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M.Sc. (Earth Science), Tohoku University</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. Tohoku University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*11 participations pour les recherches Doc. & Post-Doc. *16 stages M2/M1/Ecole Ing/IUT/Bac Pro.  * 27 reviewers. * 19 projets scientifique, dont 9 P.I. & 90k€ obtenues (P.I. et Co-P.I.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues & Compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Japonais, Anglais, Français. /C, C#, Python, LabView. /Maxima, FEMM, Solidworks, Fusion, QGIS. /Réalisation circuit & instrumentations. Prospection de résistivité (ERT & échantillon), cartographie (EM & Mag), sismique passive (H/V) et active (MASW). /Measures Rock- & Paleo-mag. XRF, Si-drift détecteur (SDD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Top Viewed Article in Meteoritics & Planetary Science, Wiley (2025) *Obayashi Encouraging Prize, Society of Geomagnetism and Earth, Planetary and Space Sciences (2011) *Aoba Society for the Promotion of Science Prize, Tohoku Univ. (2008)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization of Iron Meteorites up to the Meter in Size as Possible Analogs for Asteroid Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayabusa 2 returned samples reveal a weak to null magnetic field during aqueous alteration of Ryugu's parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (1), pp.118559. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Meteorite meter”: A handheld instrument for the combined measurement of magnetic susceptibility and electrical conductivity, with application to meteorite identification and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 58 (11), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of the Acapulco Primitive Achondrite and Implications for the Evolution of Partially Differentiated Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias N Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neesha R Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê S Borlina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S. Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilyara M. Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Geoelectrical Properties of the Rochechouart Impact Structure, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.e2021GC010036. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II - Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un’ipotesi di identificazione del Foro di Aureliano e del praetorium di Ostia. Prime osservazioni a partire dalle indagini geofisiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.15 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Magnetometer for Magnetic Measurements of Meter‐Sized Meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02484453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meteoritical Bulletin, No. 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (2), pp.469-471. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Kerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (10), pp.2483-2509. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinner magnetometer for large Apollo lunar samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (10), pp.104502. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of billow-like wavy folds by fluidization at high temperature in Nojima fault gouge: microscopic and rock magnetic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Fukuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokuni Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Nagahama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-017-0638-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domains and magnetic stability of cohenite from the Morasko iron meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kontny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Solheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.594 - 603. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal phases in ordinary chondrites: Magnetic hysteresis properties and implications for thermal history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winklhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (4), pp.652-676. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaque minerals, magnetic properties, and paleomagnetism of the Tissint Martian meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hewins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (10), pp.1919-1936. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid inversion and resolution analysis of magnetic microscope data by the subtractive optimally localized averages method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Usui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic study of meteorites recovered in the Atacama desert (Chile): Implications for meteorite paleomagnetism and the stability of hot desert surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Millarca Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200-201, pp.113 - 123. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic microstructures of metal grains in equilibrated ordinary chondrites and implications for paleomagnetism of meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (3-4), pp.241 - 252. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Magnetic Studies of the Neuschwanstein EL6 Chondrite - Implications on the Origin of its Natural Remanent Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kohout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Donadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Pesonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental shock metamorphism of the L4 ordinary chondrite Saratov induced by spherical shock waves up to 400 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Badjukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (6), pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01069.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in magneto-optical imaging applied to rock magnetism and paleomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Skidanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable remanence carriers through a magneto-impedance scanning magnetic microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (2), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11200-008-0014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning magnetic microscope system utilizing a magneto-impedance sensor for a nondestructive diagnostic tool of geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.043708. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental constraints on magnetic stability of chondrules and the paleomagnetic significance of dusty olivines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250 (1-2), pp.292 - 305. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudotachylyte and Chondrule as a Reliable Recorder of Ancient Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography (Chigaku Zasshi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.223-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5026/jgeography.114.2_223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleomagnetic record of ryugu samples and a simple test for identifying potential magnetic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A276-A276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudia Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vitale Brovarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ressico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Update of the Diameter of the Zhamanshin Impact Crater (Kazakhstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Kharisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sylitmed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des anomalies de l'intensité du champ magnétique au-dessus de la structure d'impact de Rochechouart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Paléomagnétisme et Magnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geophysical investigation for the identification of the Aurelian forum of Ostia (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2020 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale geoelectrical investigations on the Rochechouart-Chassenon impact breccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Meteorite Impact and Planetary Evolution VI conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution remanent magnetization scanner integrated into a fully automatized multi-magnetic-sensors core logger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11, “Au centre des Enjeux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kharlanova Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique de la colline de Saint-Maxime, Riez (04500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; CNRS; AMU; Université Paris Saclay; CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representation of ERT measurements at Port Antique, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pawlowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 8. 3D representation of electric resistivity tomography (ERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 5. Pseudo-sections of electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 1. Vegetation anomaly with annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 6. Electro-magnetic survey mapping (apparent conductivity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 2. Map of the survey area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 3. Topography map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minoru UEHARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">minoru-uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-846X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HwjogrYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-Actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche du CNRS, UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Ingénieur - Assistant Manager, Hitachi High-Tech Science America Inc., CA, USA</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Post-Doctorant (JSPS/CNRS/Aix-Marseille Univ.), UMR CEREGE, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctor of Science (Earth Science), Tohoku University, Sendai, Japon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> M.Sc. (Earth Science), Tohoku University</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. Tohoku University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*11 participations pour les recherches Doc. & Post-Doc. *16 stages M2/M1/Ecole Ing/IUT/Bac Pro.  * 27 reviewers. * 19 projets scientifique, dont 9 P.I. & 90k€ obtenues (P.I. et Co-P.I.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues & Compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Japonais, Anglais, Français. /C, C#, Python, LabView. /Maxima, FEMM, Solidworks, Fusion, QGIS. /Réalisation circuit & instrumentations. Prospection de résistivité (ERT & échantillon), cartographie (EM & Mag), sismique passive (H/V) et active (MASW). /Measures Rock- & Paleo-mag. XRF, Si-drift détecteur (SDD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Top Viewed Article in Meteoritics & Planetary Science, Wiley (2025) *Obayashi Encouraging Prize, Society of Geomagnetism and Earth, Planetary and Space Sciences (2011) *Aoba Society for the Promotion of Science Prize, Tohoku Univ. (2008)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization of Iron Meteorites up to the Meter in Size as Possible Analogs for Asteroid Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayabusa 2 returned samples reveal a weak to null magnetic field during aqueous alteration of Ryugu's parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 627 (1), pp.118559. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of the Acapulco Primitive Achondrite and Implications for the Evolution of Partially Differentiated Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias N Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neesha R Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauê S Borlina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Meteorite meter”: A handheld instrument for the combined measurement of magnetic susceptibility and electrical conductivity, with application to meteorite identification and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 58 (11), pp.1629-1641. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S. Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilyara M. Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Geoelectrical Properties of the Rochechouart Impact Structure, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.e2021GC010036. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II - Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02960720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un’ipotesi di identificazione del Foro di Aureliano e del praetorium di Ostia. Prime osservazioni a partire dalle indagini geofisiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.15 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Magnetometer for Magnetic Measurements of Meter‐Sized Meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mansbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souen Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02484453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meteoritical Bulletin, No. 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (2), pp.469-471. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Kerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aoudjehane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (10), pp.2483-2509. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinner magnetometer for large Apollo lunar samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (10), pp.104502. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of billow-like wavy folds by fluidization at high temperature in Nojima fault gouge: microscopic and rock magnetic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Fukuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirokuni Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Nagahama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-017-0638-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domains and magnetic stability of cohenite from the Morasko iron meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kontny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Solheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.594 - 603. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal phases in ordinary chondrites: Magnetic hysteresis properties and implications for thermal history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winklhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (4), pp.652-676. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opaque minerals, magnetic properties, and paleomagnetism of the Tissint Martian meteorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hewins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (10), pp.1919-1936. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid inversion and resolution analysis of magnetic microscope data by the subtractive optimally localized averages method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Usui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic study of meteorites recovered in the Atacama desert (Chile): Implications for meteorite paleomagnetism and the stability of hot desert surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Millarca Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200-201, pp.113 - 123. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic microstructures of metal grains in equilibrated ordinary chondrites and implications for paleomagnetism of meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (3-4), pp.241 - 252. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Magnetic Studies of the Neuschwanstein EL6 Chondrite - Implications on the Origin of its Natural Remanent Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Kohout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Donadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Pesonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental shock metamorphism of the L4 ordinary chondrite Saratov induced by spherical shock waves up to 400 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bezaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Badjukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (6), pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01069.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in magneto-optical imaging applied to rock magnetism and paleomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Skidanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable remanence carriers through a magneto-impedance scanning magnetic microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (2), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11200-008-0014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning magnetic microscope system utilizing a magneto-impedance sensor for a nondestructive diagnostic tool of geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.043708. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental constraints on magnetic stability of chondrules and the paleomagnetic significance of dusty olivines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250 (1-2), pp.292 - 305. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudotachylyte and Chondrule as a Reliable Recorder of Ancient Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geography (Chigaku Zasshi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.223-238. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5026/jgeography.114.2_223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudia Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vitale Brovarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ressico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleomagnetic record of ryugu samples and a simple test for identifying potential magnetic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A276-A276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Update of the Diameter of the Zhamanshin Impact Crater (Kazakhstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kuzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Kharisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sylitmed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04319922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des anomalies de l'intensité du champ magnétique au-dessus de la structure d'impact de Rochechouart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Paléomagnétisme et Magnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Dellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geophysical investigation for the identification of the Aurelian forum of Ostia (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2020 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale geoelectrical investigations on the Rochechouart-Chassenon impact breccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Meteorite Impact and Planetary Evolution VI conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution remanent magnetization scanner integrated into a fully automatized multi-magnetic-sensors core logger.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11, “Au centre des Enjeux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Bovagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandevau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kharlanova Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Carlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joé Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03564374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique de la colline de Saint-Maxime, Riez (04500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; CNRS; AMU; Université Paris Saclay; CEREGE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representation of ERT measurements at Port Antique, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pawlowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 8. 3D representation of electric resistivity tomography (ERT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 1. Vegetation anomaly with annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 5. Pseudo-sections of electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 6. Electro-magnetic survey mapping (apparent conductivity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 2. Map of the survey area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 3. Topography map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostie, Italy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAD36BF4"/>
+    <w:nsid w:val="744DA867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minoru-uehara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-846X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mansbach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias N Mansbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neesha R Schnepf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; S Borlina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Shah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009266" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Grossman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Metzler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Fukuzawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokuni Oda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Nagahama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0638-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reznik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kontny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solheid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winklhofer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK0H67V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.04.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0BMQWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kohout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Donadini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Pesonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Badjukov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Trukhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01069.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKHNHD1C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakamura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0014-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4B12121122D0765FF49AD1030C881F848B1A14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722402" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nakamura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FQ0H3KX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.114.2_223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Quesnel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pignol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/minoru-uehara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-846X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=HwjogrYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Clav&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mansbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118559" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias N Mansbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neesha R Schnepf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; S Borlina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Shah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Grossman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Metzler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13215" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Fukuzawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Nakamura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokuni Oda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Nagahama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0638-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reznik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kontny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solheid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winklhofer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12268" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK0H67V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.04.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0BMQWN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kohout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Donadini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Pesonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Badjukov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Trukhin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01069.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKHNHD1C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakamura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-008-0014-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4B12121122D0765FF49AD1030C881F848B1A14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nakamura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FQ0H3KX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.114.2_223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maurel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Quesnel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pignol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>