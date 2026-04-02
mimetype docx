--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1033,213 +1033,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité : approches historiques en Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ménages de Charleville en 1790</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popolazione e Storia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 400/401 (95), pp.415-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.400.0415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973171v1</w:t>
+                <w:t xml:space="preserve">hal-02485911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ménages de Charleville en 1790</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parentalité : approches historiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dousset-Seiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Popolazione e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485911v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bal sanglant. La mort d’André Bechon au début du XVIIIe siècle</w:t>
               </w:r>
@@ -1627,186 +1627,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fratrie et corésidence à Charleville aux XVIIIe-XIXe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question des migrations dans le monde rural en France, XVIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dousset-Seiden, Christine and Mouysset, Sylvie. </w:t>
+              <w:t xml:space="preserve">García González, Francisco and Boudjaaba, Fabrice and Béaur, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frères et soeurs du Moyen Âge à nos jours = Brothers and sisters from the middle ages to the present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, Peter Lang, 2016, Population, family and society, 978-3-0343-1468-8</w:t>
+              <w:t xml:space="preserve">La historia rural en España y Francia, siglos XVI-XIX: contribuciones para una historia comparada y renovada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Prensas Universitarias de Zaragoza, 2016, Monografías de historia rural, 978-84-16515-58-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500343v1</w:t>
+                <w:t xml:space="preserve">hal-02500344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des migrations dans le monde rural en France, XVIe-XIXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fratrie et corésidence à Charleville aux XVIIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">García González, Francisco and Boudjaaba, Fabrice and Béaur, Gérard. </w:t>
+              <w:t xml:space="preserve">Dousset-Seiden, Christine and Mouysset, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La historia rural en España y Francia, siglos XVI-XIX: contribuciones para una historia comparada y renovada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Prensas Universitarias de Zaragoza, 2016, Monografías de historia rural, 978-84-16515-58-5</w:t>
+              <w:t xml:space="preserve">Frères et soeurs du Moyen Âge à nos jours = Brothers and sisters from the middle ages to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Peter Lang, 2016, Population, family and society, 978-3-0343-1468-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500344v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parrainage à Bordeaux à l’époque moderne</w:t>
               </w:r>
@@ -2163,51 +2163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927701v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faggion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.400.0415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/001.16.195-215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4788" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927701v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.400.0415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faggion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/001.16.195-215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4788" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>