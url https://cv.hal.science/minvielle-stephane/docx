--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -1033,460 +1033,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ménages de Charleville en 1790</w:t>
+                <w:t xml:space="preserve">Les ménages de Charleville aux XVIIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 400/401 (95), pp.415-449. </w:t>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.17-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.400.0415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.4788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485911v1</w:t>
+                <w:t xml:space="preserve">hal-02485910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité : approches historiques en Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ménages de Charleville en 1790</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popolazione e Storia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 400/401 (95), pp.415-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.400.0415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973171v1</w:t>
+                <w:t xml:space="preserve">hal-02485911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bal sanglant. La mort d’André Bechon au début du XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parentalité : approches historiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dousset-Seiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Minvielle, Stéphane (dir.), « Histoire des faits divers, faits divers et Histoire », 19, 3e série, pp.15-45</w:t>
+              <w:t xml:space="preserve">Popolazione e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485909v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un conflicto matrimonial en el siglo XVIII : Henri de Vaucocour y Marie Boutinaud</w:t>
+                <w:t xml:space="preserve">Le bal sanglant. La mort d’André Bechon au début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria y civilización</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Minvielle, Stéphane (dir.), « Histoire des faits divers, faits divers et Histoire », 19, 3e série, pp.15-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15581/001.16.195-215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485908v1</w:t>
+                <w:t xml:space="preserve">hal-02485909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ménages de Charleville aux XVIIIe-XIXe siècles</w:t>
+                <w:t xml:space="preserve">Un conflicto matrimonial en el siglo XVIII : Henri de Vaucocour y Marie Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.17-52. </w:t>
+              <w:t xml:space="preserve">Memoria y civilización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.195-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoiremesure.4788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15581/001.16.195-215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485910v1</w:t>
+                <w:t xml:space="preserve">hal-02485908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1508,372 +1508,471 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nouvelle-Calédonie. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding New Caledonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-135, 2021, Collection LARJE, 979-10-91032-20-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579261v1</w:t>
+                <w:t xml:space="preserve">hal-03030253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des élèves vanuatais racontent l'histoire de leur pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education, identité, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des migrations dans le monde rural en France, XVIe-XIXe siècles</w:t>
+                <w:t xml:space="preserve">New Caledonia from 1946 to 1998 : a story of uncompleted decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La historia rural en España y Francia, siglos XVI-XIX: contribuciones para una historia comparada y renovada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Prensas Universitarias de Zaragoza, 2016, Monografías de historia rural, 978-84-16515-58-5</w:t>
+              <w:t xml:space="preserve">Understanding New Caledonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500344v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fratrie et corésidence à Charleville aux XVIIIe-XIXe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question des migrations dans le monde rural en France, XVIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dousset-Seiden, Christine and Mouysset, Sylvie. </w:t>
+              <w:t xml:space="preserve">García González, Francisco and Boudjaaba, Fabrice and Béaur, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frères et soeurs du Moyen Âge à nos jours = Brothers and sisters from the middle ages to the present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, Peter Lang, 2016, Population, family and society, 978-3-0343-1468-8</w:t>
+              <w:t xml:space="preserve">La historia rural en España y Francia, siglos XVI-XIX: contribuciones para una historia comparada y renovada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Prensas Universitarias de Zaragoza, 2016, Monografías de historia rural, 978-84-16515-58-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500343v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fratrie et corésidence à Charleville aux XVIIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dousset-Seiden, Christine and Mouysset, Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frères et soeurs du Moyen Âge à nos jours = Brothers and sisters from the middle ages to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Peter Lang, 2016, Population, family and society, 978-3-0343-1468-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le parrainage à Bordeaux à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfani, Guido and Gourdon, Vincent and Robin-Romero, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le parrainage en Europe et en Amérique: pratiques de longue durée (XVI-XXI siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, 2015, Histoire des mondes modernes, 978-2-87574-289-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,140 +1982,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’élites en Europe de l’antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine, pp.394, 2014, Politiques et élites, 978-2-85892-418-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.18787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2163,51 +2262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927701v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.400.0415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faggion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/001.16.195-215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4788" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927701v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.400.0415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faggion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/001.16.195-215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>