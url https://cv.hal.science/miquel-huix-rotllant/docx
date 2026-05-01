--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -160,51 +160,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05530735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,6751 +298,6885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing spin-flip time-dependent density-functional-based tight-binding for describing Z/E photoisomerization reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytic Gradients and Periodic Boundary Conditions for Direct Reaction Field Polarizable QM/MM with Electrostatic Potential Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-025-03198-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (18), pp.8773-8786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187258v1</w:t>
+                <w:t xml:space="preserve">hal-05297211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Gradients and Periodic Boundary Conditions for Direct Reaction Field Polarizable QM/MM with Electrostatic Potential Fitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fay</w:t>
+                <w:t xml:space="preserve">Efficient Free Energies from a Simplified Electrostatic Embedding QM/MM Approach Based on Electrostatic Potential Fitted Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297211v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Free Energies from a Simplified Electrostatic Embedding QM/MM Approach Based on Electrostatic Potential Fitted Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRSF-TDDFT: A New Tool in Quantum Chemistry for Better Understanding Molecules and Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bonfrate</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroya Nakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01563⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bkcs.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228734v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRSF-TDDFT: A New Tool in Quantum Chemistry for Better Understanding Molecules and Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing spin-flip time-dependent density-functional-based tight-binding for describing Z/E photoisomerization reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Mironov</w:t>
+                <w:t xml:space="preserve">Mohsen Mazaherifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroya Nakata</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144 (6), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bkcs.70011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-025-03198-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998082v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Consistent Predictions of Core/Valence Ionization Potentials and Valence Excitation Energies by MRSF-TDDFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of Free Energies From Electrostatic Embedding Density Functional Tight Binding‐Based/Molecular Mechanics in Periodic Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Lashkaripour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+                <w:t xml:space="preserve">Dulce Trejo‐zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (11), pp.e70107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.70107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628506v1</w:t>
+                <w:t xml:space="preserve">hal-05556576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pH-dependent biomolecular photochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Consistent Predictions of Core/Valence Ionization Potentials and Valence Excitation Energies by MRSF-TDDFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Weingart</w:t>
+                <w:t xml:space="preserve">Alireza Lashkaripour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00980⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408770v1</w:t>
+                <w:t xml:space="preserve">hal-04628506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Controlled Decay and Pendulum Dynamics of Green Fluorescent Protein (GFP) Chromophore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Woojin Park</w:t>
+                <w:t xml:space="preserve">Modeling pH-dependent biomolecular photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Weingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juwon Oh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ji Heon Kim</w:t>
+                <w:t xml:space="preserve">Marco Garavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807843v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Origin of Automatic Rhodopsin Modeling Outliers Using the Microbial Gloeobacter Rhodopsin as Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Controlled Decay and Pendulum Dynamics of Green Fluorescent Protein (GFP) Chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juwon Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinseok Heon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ji Heon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.11468 - 11475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850592v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of iron(II)‐tris(2,2'‐bipyridine) light‐induced excited‐state trapping via external electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202400471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient polarizable QM/MM using the direct reaction field Hamiltonian with electrostatic potential fitted multipole operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Origin of Automatic Rhodopsin Modeling Outliers Using the Microbial Gloeobacter Rhodopsin as Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P Fay</w:t>
+                <w:t xml:space="preserve">Jacopo D’ascenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.183-201. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (50), pp.12368-12378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848772v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
+                <w:t xml:space="preserve">Efficient polarizable QM/MM using the direct reaction field Hamiltonian with electrostatic potential fitted multipole operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barends</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas P Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510729v1</w:t>
+                <w:t xml:space="preserve">hal-04848772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenQP: A Quantum Chemical Platform Featuring MRSF-TDDFT with an Emphasis on Open-source Ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schirò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingbai Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hiroya Nakata</w:t>
+                <w:t xml:space="preserve">Camila Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01117⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626 (8000), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807838v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Gradients for the Electrostatic Embedding QM/MM Model in Periodic Boundary Conditions Using Particle-Mesh Ewald Sums and Electrostatic Potential Fitted Charge Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenQP: A Quantum Chemical Platform Featuring MRSF-TDDFT with an Emphasis on Open-source Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bonfrate</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroya Nakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.4338-4349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00201⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (21), pp.9464-9477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610504v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Effects and pH Dependence of the X-ray Absorption Spectra of Proline from Electrostatic Embedding Quantum Mechanics/Molecular Mechanics and Mixed-Reference Spin-Flip Time-dependent Density-Functional Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analytic Gradients for the Electrostatic Embedding QM/MM Model in Periodic Boundary Conditions Using Particle-Mesh Ewald Sums and Electrostatic Potential Fitted Charge Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bonfrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.4338-4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530841v1</w:t>
+                <w:t xml:space="preserve">hal-04610504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly Tuned Exchange-Correlation Functionals for Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+                <w:t xml:space="preserve">Ultrafast Spin Crossover Photochemical Mechanism in [Fe II (2,2′-bipyridine) 3 ] 2+ ] Revealed by Quantum Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (38), pp.8571-8576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04291341v1</w:t>
+                <w:t xml:space="preserve">hal-04291627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Electron Correlation Treatment on the Quantum-Classical Dynamics of Retinal Protonated Schiff Base Models: XMS-CASPT2, RMS-CASPT2, and REKS Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Rhodopsin Modeling with Multiple Protonation Microstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danil Kaliakin</w:t>
+                <w:t xml:space="preserve">Gustavo Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Olivucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (22), pp.8189-8200. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (44), pp.9365-9380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291568v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+                <w:t xml:space="preserve">Solvent Effects and pH Dependence of the X-ray Absorption Spectra of Proline from Electrostatic Embedding Quantum Mechanics/Molecular Mechanics and Mixed-Reference Spin-Flip Time-dependent Density-Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (49), pp.10382-10392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273607v1</w:t>
+                <w:t xml:space="preserve">hal-04530841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
+                <w:t xml:space="preserve">Doubly Tuned Exchange-Correlation Functionals for Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bonfrate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0133646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (21), pp.7671-7684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047850v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct formation of HONO through aqueous-phase photolysis of organic nitrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t>
+                <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15135-2023⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (2), pp.021101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0133646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333124v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of thymine in solution and DNA revealed by an electrostatic embedding QM/MM combined with mixed-reference spin-flip TDDFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct formation of HONO through aqueous-phase photolysis of organic nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.15135-15147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15135-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047864v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Rhodopsin Modeling with Multiple Protonation Microstates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+                <w:t xml:space="preserve">Assessment of the Electron Correlation Treatment on the Quantum-Classical Dynamics of Retinal Protonated Schiff Base Models: XMS-CASPT2, RMS-CASPT2, and REKS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Kaliakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (22), pp.8189-8200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291329v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin Crossover Photochemical Mechanism in [Fe II (2,2′-bipyridine) 3 ] 2+ ] Revealed by Quantum Dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Li Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aleotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.6933 - 6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291627v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photochemistry of thymine in solution and DNA revealed by an electrostatic embedding QM/MM combined with mixed-reference spin-flip TDDFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pomogaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Filatov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
+                <w:t xml:space="preserve">Maryam Farmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33695-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834058v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics simulations of the thermal and light-induced high-spin to low-spin relaxation in Fe(bpy)3 and Fe(mtz)6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory for Accurate X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeheum Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2FD00027J⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613227v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressing the differences in alizarin and purpurin dyes through UV-visible light absorption and 1 H-NMR spectroscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger-Charles Tissier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
+                <w:t xml:space="preserve">Gianluca Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP00520D⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817910v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fluorescence enhancement of arch neuronal optogenetic reporters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dynamics simulations of the thermal and light-induced high-spin to low-spin relaxation in Fe(bpy)3 and Fe(mtz)6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33993-4⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00027J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846130v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory for Accurate X-ray Absorption Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+                <w:t xml:space="preserve">Stressing the differences in alizarin and purpurin dyes through UV-visible light absorption and 1 H-NMR spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Charles Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00746⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (32), pp.19452-19462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP00520D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790799v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of Thymine in Protic Polar Nanomeric Droplets Using Electrostatic Embeding TD-DFT/MM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the fluorescence enhancement of arch neuronal optogenetic reporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Marsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pedraza-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Padula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca de Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26196021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33993-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364045v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast intersystem crossing in xanthone from wavepacket dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared spectroscopy from electrostatic embedding QM/MM: local normal mode analysis of blue-light-induced infrared spectra of arabidopsis thaliana plant cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06070D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03425678v1</w:t>
+                <w:t xml:space="preserve">hal-03066310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy from electrostatic embedding QM/MM: local normal mode analysis of blue-light-induced infrared spectra of arabidopsis thaliana plant cryptochrome</w:t>
+                <w:t xml:space="preserve">Photochemistry of Thymine in Protic Polar Nanomeric Droplets Using Electrostatic Embeding TD-DFT/MM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26196021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP06070D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03066310v1</w:t>
+                <w:t xml:space="preserve">hal-03364045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Dynamic Electron Correlation on the Unusually Long Excited-State Lifetime of Thymine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+                <w:t xml:space="preserve">Ultrafast intersystem crossing in xanthone from wavepacket dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247474v1</w:t>
+                <w:t xml:space="preserve">hal-03425678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the redox state of flavin chromophores on the UV–vis spectra, redox and acidity constants and electron affinities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karno Schwinn</w:t>
+                <w:t xml:space="preserve">Impact of the Dynamic Electron Correlation on the Unusually Long Excited-State Lifetime of Thymine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 387, pp.112164. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (18), pp.4339-4346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.112164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394980v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effcient analytic second derivative of electrostatic embedding QM/MM energy: normal mode analysis of plant cryptochrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Impact of the redox state of flavin chromophores on the UV–vis spectra, redox and acidity constants and electron affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmabati Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 387, pp.112164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.112164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395105v1</w:t>
+                <w:t xml:space="preserve">hal-02394980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article Analytic energy, gradient, and hessian of electrostatic embedding QM/MM based on electrostatic potential tted atomic charges scaling linearly with the MM subsystem size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effcient analytic second derivative of electrostatic embedding QM/MM energy: normal mode analysis of plant cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, pp.538-548. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.3816-3824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015736v1</w:t>
+                <w:t xml:space="preserve">hal-02395105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-visible absorption spectrum of FAD and its reduced forms embedded in a cryptochrome protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karno Schwinn</w:t>
+                <w:t xml:space="preserve">Article Analytic energy, gradient, and hessian of electrostatic embedding QM/MM based on electrostatic potential tted atomic charges scaling linearly with the MM subsystem size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.538-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP01714K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02722600v1</w:t>
+                <w:t xml:space="preserve">hal-03015736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic QM/MM atomic charge derivatives avoiding the scaling of coupled perturbed equations with the MM subsystem size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">UV-visible absorption spectrum of FAD and its reduced forms embedded in a cryptochrome protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12447-12455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01714K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5115125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02262433v1</w:t>
+                <w:t xml:space="preserve">hal-02722600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into the formation and stability of radical oxygen species in cryptochrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Padmabati Mondal</w:t>
+                <w:t xml:space="preserve">Analytic QM/MM atomic charge derivatives avoiding the scaling of coupled perturbed equations with the MM subsystem size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (4), pp.041102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5115125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP00782B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088383v1</w:t>
+                <w:t xml:space="preserve">hal-02262433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into the formation and stability of radical oxygen species in cryptochromes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Theoretical insights into the formation and stability of radical oxygen species in cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padmabati Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (17), pp.8874--8882. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 21, pp.8874-8882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP00782B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cp00782b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491554v1</w:t>
+                <w:t xml:space="preserve">hal-02088383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: A theoretical investigation of B → Q internal conversion mediated by dark states †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Hamerla</w:t>
+                <w:t xml:space="preserve">Theoretical insights into the formation and stability of radical oxygen species in cryptochromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmabati Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (18), pp.12483-12492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00657A⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.8874--8882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp00782b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079633v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling the protonation states: the pH-dependent UV absorption spectrum of a polypeptide dyad</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+                <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: A theoretical investigation of B → Q internal conversion mediated by dark states †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Falahati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Hamerla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (36), pp.23252-23261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/cXCP00000x/⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (18), pp.12483-12492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00657A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053144v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast carbon monoxide photolysis and heme spin-crossover in myoglobin via nonadiabatic quantum dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Burghardt</w:t>
+                <w:t xml:space="preserve">Sampling the protonation states: the pH-dependent UV absorption spectrum of a polypeptide dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (36), pp.23252-23261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06615-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/cXCP00000x/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079618v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: a theoretical investigation of B -\textgreater Q internal conversion mediated by dark states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Ultrafast carbon monoxide photolysis and heme spin-crossover in myoglobin via nonadiabatic quantum dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Falahati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Hamerla</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp00657a⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06615-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091908v1</w:t>
+                <w:t xml:space="preserve">hal-02079618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Procedure for Analyzing Molecular Vibrations in Terms of Local Fragment Modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: a theoretical investigation of B -\textgreater Q internal conversion mediated by dark states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Falahati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Hamerla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (18), pp.12483--12492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp00657a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409046v1</w:t>
+                <w:t xml:space="preserve">hal-02091908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population of triplet states in acetophenone: A quantum dynamics perspective</w:t>
+                <w:t xml:space="preserve">An Effective Procedure for Analyzing Molecular Vibrations in Terms of Local Fragment Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.4768 - 4777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409023v1</w:t>
+                <w:t xml:space="preserve">hal-01409046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Effects of Delocalization and Internal Conversion Tune Charge Separation at Regioregular Polythiophene-Fullerene Heterojunctions</w:t>
+                <w:t xml:space="preserve">Population of triplet states in acetophenone: A quantum dynamics perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415153v1</w:t>
+                <w:t xml:space="preserve">hal-01409023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Quantum Dynamics of Singlet Fission: Coherent versus Thermally Activated Mechanisms Governed by Molecular pi Stacking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Concurrent Effects of Delocalization and Internal Conversion Tune Charge Separation at Regioregular Polythiophene-Fullerene Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Beljonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.107401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1702--1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415152v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble density functional theory method correctly describes bond dissociation, excited state electron transfer, and double excitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Filatov</w:t>
+                <w:t xml:space="preserve">First-Principles Quantum Dynamics of Singlet Fission: Coherent versus Thermally Activated Mechanisms Governed by Molecular pi Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beljonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919773⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (10), pp.107401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415154v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble density functional theory method correctly describes bond dissociation, excited state electron transfer, and double excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12395⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (18), pp.184104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01234430v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate density functional theory for complex photoreactions in biological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415164v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplet state photochemistry and the three-state crossing of acetophenone within time-dependent density-functional theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of density functional theory based Delta SCF (self-consistent field) and linear response methods for longest wavelength excited states of extended pi-conjugated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 140 (13), pp.134305. </w:t>
+              <w:t xml:space="preserve">, 2014, 141 (2), pp.024112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4869802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4887087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415165v1</w:t>
+                <w:t xml:space="preserve">hal-01415171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape of Multireference, Equation-of-Motion Coupled-Cluster, and Density Functional Theory Potential Energy Surfaces at a Conical Intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Gozem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Melaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (8), pp.3074--3084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct500154k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Photochemical Initiation in Nitroxide-Mediated Photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate density functional theory for complex photoreactions in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Gozem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp501773n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415173v1</w:t>
+                <w:t xml:space="preserve">hal-01415164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of approximate computational methods for conical intersections and branching plane vectors in organic molecules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triplet state photochemistry and the three-state crossing of acetophenone within time-dependent density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Filatov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (12), pp.124122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896372⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 140 (13), pp.134305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4869802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415166v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of density functional theory based Delta SCF (self-consistent field) and linear response methods for longest wavelength excited states of extended pi-conjugated molecular systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Study of the Photochemical Initiation in Nitroxide-Mediated Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4887087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.4464--4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501773n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415171v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Density Functional Theory for Describing the Correlation Effects on the Ground and Excited State Potential Energy Surfaces of a Retinal Chromophore Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of approximate computational methods for conical intersections and branching plane vectors in organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct4003465⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (12), pp.124122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415177v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the photochemical generation of triplet acetophenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (44), pp.19293--19300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp52703d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dressed time-dependent density-functional theory for the low-lying valence states of 28 organic chromophores</w:t>
+                <w:t xml:space="preserve">Assessment of Density Functional Theory for Describing the Correlation Effects on the Ground and Excited State Potential Energy Surfaces of a Retinal Chromophore Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Gozem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.3917--3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct4003465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415195v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment of dressed time-dependent density-functional theory for the low-lying valence states of 28 organic chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Ipatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Casida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 391 (1), pp.120--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessment of noncollinear spin-flip Tamm–Dancoff approximation time-dependent density-functional theory for the photochemical ring-opening of oxirane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaarathi Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Ipatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muhavini Wawire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (39), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0CP00273A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7052,794 +7186,794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent Effects and pH Dependence of the X-ray Absorption Spectra of Proline from Electrostatic Embedding Quantum Mechanics/Molecular Mechanics and Mixed-Reference Spin-Flip Time-Dependent Density-Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alías Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bonfrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast structural changes in myoglobin</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291587v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast structural changes in myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R.M. Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bacellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846131v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Density Functional Theory: from the Fundamentals to Nonadiabatic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leticia Gonzalez; Roland Lindh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Chemistry and Dynamics of Excited States: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978-1-119-41775-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-Body Perturbation Theory (MBPT) and Time-Dependent Density-Functional Theory (TD-DFT): MBPT Insights About What Is Missing In, and Corrections To, the TD-DFT Adiabatic Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E. Casida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferré, N. and Filatov, M. and HuixRotllant, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Methods for Excited States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, pp.1--60, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-Functional Methods for Excited States Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferré, N. and Filatov, M. and HuixRotllant, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Methods for Excited States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, pp.VII--IX, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Conical Intersections with Density Functional Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferré, N. and Filatov, M. and HuixRotllant, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Density-Functional Methods for Excited States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, pp.445--476, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7849,140 +7983,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-Functional Methods for Excited States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 978-3-319-22080-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8129,51 +8263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05530735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Eder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03236-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05187258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Park" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mazaherifar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03198-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05297211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bonfrate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01563" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghoon Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Komarov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mironov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Nakata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.70011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04628506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Lashkaripour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00640" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04408770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Weingart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Heon Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02761" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo D&#8217;ascenzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05962" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400471" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Fay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbai Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gerasimov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barneschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kaliakin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333124v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15135-2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomogaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farmani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C&#225;rdenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00027J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Charles Tissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00520D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marsili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedraza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Vico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33993-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeheum Cho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06070D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00712" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmabati Mondal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.112164" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01145" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01075" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02722600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01714K" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02088383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00782B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00782b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Falahati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hamerla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00657A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXCP00000x/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tamura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06615-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00657a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00514" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00336" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.107401" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919773" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869802" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Melaccio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500154k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501773n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415166v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nikiforov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. G&#225;mez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896372" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887087" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4003465" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52703d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ipatov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.03.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muhavini Wawire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00273A" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7H4SZJ8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22081-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05530735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Eder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03236-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05297211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bonfrate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghoon Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Komarov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mironov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Nakata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.70011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05187258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mazaherifar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03198-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Trejo&#8208;zamora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04628506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Lashkaripour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04408770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Weingart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Heon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400471" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo D&#8217;ascenzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Fay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbai Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gerasimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C&#225;rdenas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333124v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15135-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barneschi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kaliakin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomogaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farmani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeheum Cho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00027J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Charles Tissier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00520D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marsili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedraza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Vico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33993-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06070D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmabati Mondal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.112164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02722600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01714K" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02088383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00782B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00782b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Falahati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hamerla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00657A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXCP00000x/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tamura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06615-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00657a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00336" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.107401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919773" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887087" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Melaccio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500154k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869802" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501773n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nikiforov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. G&#225;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896372" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52703d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4003465" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ipatov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.03.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muhavini Wawire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00273A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7H4SZJ8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22081-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>