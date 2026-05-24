--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -194,672 +194,672 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modeling of static electric field effects in rhodopsin photophysics using QM/MM calculations</w:t>
+                <w:t xml:space="preserve">Analytic Gradients and Periodic Boundary Conditions for Direct Reaction Field Polarizable QM/MM with Electrostatic Potential Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Eder</w:t>
+                <w:t xml:space="preserve">Thomas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144 (10), pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (18), pp.8773-8786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-025-03236-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253963v1</w:t>
+                <w:t xml:space="preserve">hal-05297211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Gradients and Periodic Boundary Conditions for Direct Reaction Field Polarizable QM/MM with Electrostatic Potential Fitting</w:t>
+                <w:t xml:space="preserve">Efficient Free Energies from a Simplified Electrostatic Embedding QM/MM Approach Based on Electrostatic Potential Fitted Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fay</w:t>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (18), pp.8773-8786. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297211v1</w:t>
+                <w:t xml:space="preserve">hal-05228734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Free Energies from a Simplified Electrostatic Embedding QM/MM Approach Based on Electrostatic Potential Fitted Operators</w:t>
+                <w:t xml:space="preserve">MRSF-TDDFT: A New Tool in Quantum Chemistry for Better Understanding Molecules and Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bonfrate</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroya Nakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01563⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bkcs.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228734v1</w:t>
+                <w:t xml:space="preserve">hal-04998082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRSF-TDDFT: A New Tool in Quantum Chemistry for Better Understanding Molecules and Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessing spin-flip time-dependent density-functional-based tight-binding for describing Z/E photoisomerization reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroya Nakata</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohsen Mazaherifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Korean Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bkcs.70011⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144 (6), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-025-03198-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998082v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing spin-flip time-dependent density-functional-based tight-binding for describing Z/E photoisomerization reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the modeling of static electric field effects in rhodopsin photophysics using QM/MM calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 144 (6), pp.41. </w:t>
+              <w:t xml:space="preserve">, 2025, 144 (10), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-025-03198-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-025-03236-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187258v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Free Energies From Electrostatic Embedding Density Functional Tight Binding‐Based/Molecular Mechanics in Periodic Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bonfrate</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Trejo‐zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (11), pp.e70107. </w:t>
@@ -891,970 +891,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Consistent Predictions of Core/Valence Ionization Potentials and Valence Excitation Energies by MRSF-TDDFT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of iron(II)‐tris(2,2'‐bipyridine) light‐induced excited‐state trapping via external electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Lashkaripour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202400471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628506v1</w:t>
+                <w:t xml:space="preserve">hal-04610525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pH-dependent biomolecular photochemistry</w:t>
+                <w:t xml:space="preserve">Investigating the Origin of Automatic Rhodopsin Modeling Outliers Using the Microbial Gloeobacter Rhodopsin as Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pieri</w:t>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Weingart</w:t>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo D’ascenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (50), pp.12368-12378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408770v1</w:t>
+                <w:t xml:space="preserve">hal-04850592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Controlled Decay and Pendulum Dynamics of Green Fluorescent Protein (GFP) Chromophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juwon Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juwon Oh</w:t>
+                <w:t xml:space="preserve">Jinseok Heon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Heon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.11468 - 11475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of iron(II)‐tris(2,2'‐bipyridine) light‐induced excited‐state trapping via external electromagnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling pH-dependent biomolecular photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+                <w:t xml:space="preserve">Oliver Weingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202400471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610525v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Origin of Automatic Rhodopsin Modeling Outliers Using the Microbial Gloeobacter Rhodopsin as Testbed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+                <w:t xml:space="preserve">Toward Consistent Predictions of Core/Valence Ionization Potentials and Valence Excitation Energies by MRSF-TDDFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo D’ascenzi</w:t>
+                <w:t xml:space="preserve">Alireza Lashkaripour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (50), pp.12368-12378. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850592v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient polarizable QM/MM using the direct reaction field Hamiltonian with electrostatic potential fitted multipole operators</w:t>
+                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P Fay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bacellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01219⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626 (8000), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848772v1</w:t>
+                <w:t xml:space="preserve">hal-04510729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast myoglobin structural dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient polarizable QM/MM using the direct reaction field Hamiltonian with electrostatic potential fitted multipole operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Bacellar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas P Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 626 (8000), pp.905-911. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.183-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07032-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510729v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenQP: A Quantum Chemical Platform Featuring MRSF-TDDFT with an Emphasis on Open-source Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Komarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroya Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (21), pp.9464-9477. </w:t>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Gradients for the Electrostatic Embedding QM/MM Model in Periodic Boundary Conditions Using Particle-Mesh Ewald Sums and Electrostatic Potential Fitted Charge Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bonfrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,1295 +1990,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin Crossover Photochemical Mechanism in [Fe II (2,2′-bipyridine) 3 ] 2+ ] Revealed by Quantum Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Doubly Tuned Exchange-Correlation Functionals for Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Komarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (38), pp.8571-8576. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (21), pp.7671-7684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291627v1</w:t>
+                <w:t xml:space="preserve">hal-04291341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Rhodopsin Modeling with Multiple Protonation Microstates</w:t>
+                <w:t xml:space="preserve">Assessment of the Electron Correlation Treatment on the Quantum-Classical Dynamics of Retinal Protonated Schiff Base Models: XMS-CASPT2, RMS-CASPT2, and REKS Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Cárdenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+                <w:t xml:space="preserve">Leonardo Barneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Kaliakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Olivucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (22), pp.8189-8200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291329v1</w:t>
+                <w:t xml:space="preserve">hal-04291568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Effects and pH Dependence of the X-ray Absorption Spectra of Proline from Electrostatic Embedding Quantum Mechanics/Molecular Mechanics and Mixed-Reference Spin-Flip Time-dependent Density-Functional Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bonfrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (2), pp.021101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0133646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530841v1</w:t>
+                <w:t xml:space="preserve">hal-04047850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly Tuned Exchange-Correlation Functionals for Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+                <w:t xml:space="preserve">Direct formation of HONO through aqueous-phase photolysis of organic nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miguel González-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.15135-15147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15135-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04291341v1</w:t>
+                <w:t xml:space="preserve">hal-04333124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Li Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fdez. Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aleotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Aquilante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0133646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.6933 - 6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047850v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct formation of HONO through aqueous-phase photolysis of organic nitrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">Solvent Effects and pH Dependence of the X-ray Absorption Spectra of Proline from Electrostatic Embedding Quantum Mechanics/Molecular Mechanics and Mixed-Reference Spin-Flip Time-dependent Density-Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15135-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (49), pp.10382-10392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333124v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Electron Correlation Treatment on the Quantum-Classical Dynamics of Retinal Protonated Schiff Base Models: XMS-CASPT2, RMS-CASPT2, and REKS Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemistry of thymine in solution and DNA revealed by an electrostatic embedding QM/MM combined with mixed-reference spin-flip TDDFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pomogaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Farmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (22), pp.8189-8200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00879⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291568v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenMolcas &amp;lt;i&amp;gt;Web&amp;lt;/i&amp;gt;: A Community-Driven Approach to Advancing Computational Chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Spin Crossover Photochemical Mechanism in [Fe II (2,2′-bipyridine) 3 ] 2+ ] Revealed by Quantum Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (38), pp.8571-8576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273607v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of thymine in solution and DNA revealed by an electrostatic embedding QM/MM combined with mixed-reference spin-flip TDDFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Rhodopsin Modeling with Multiple Protonation Microstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryam Farmani</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.147-156. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (44), pp.9365-9380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c05413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047864v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory for Accurate X-ray Absorption Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics simulations of the thermal and light-induced high-spin to low-spin relaxation in Fe(bpy)3 and Fe(mtz)6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daeheum Cho</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00027J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790799v1</w:t>
+                <w:t xml:space="preserve">hal-03613227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the engineering of a photon-only two-stroke rotary molecular motor</w:t>
               </w:r>
@@ -3392,442 +3362,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics simulations of the thermal and light-induced high-spin to low-spin relaxation in Fe(bpy)3 and Fe(mtz)6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
+                <w:t xml:space="preserve">Stressing the differences in alizarin and purpurin dyes through UV-visible light absorption and 1 H-NMR spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Charles Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2FD00027J⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (32), pp.19452-19462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP00520D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613227v1</w:t>
+                <w:t xml:space="preserve">hal-03817910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressing the differences in alizarin and purpurin dyes through UV-visible light absorption and 1 H-NMR spectroscopies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+                <w:t xml:space="preserve">On the fluorescence enhancement of arch neuronal optogenetic reporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
+                <w:t xml:space="preserve">Emanuele Marsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pedraza-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Padula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca de Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP00520D⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33993-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817910v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fluorescence enhancement of arch neuronal optogenetic reporters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniele Padula</w:t>
+                <w:t xml:space="preserve">Mixed-Reference Spin-Flip Time-Dependent Density Functional Theory for Accurate X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca de Vico</w:t>
+                <w:t xml:space="preserve">Daeheum Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.6432. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33993-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846130v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy from electrostatic embedding QM/MM: local normal mode analysis of blue-light-induced infrared spectra of arabidopsis thaliana plant cryptochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,64 +3952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast intersystem crossing in xanthone from wavepacket dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alías-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4056,103 +4056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Dynamic Electron Correlation on the Unusually Long Excited-State Lifetime of Thymine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seunghoon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (18), pp.4339-4346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4180,235 +4180,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the redox state of flavin chromophores on the UV–vis spectra, redox and acidity constants and electron affinities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Effcient analytic second derivative of electrostatic embedding QM/MM energy: normal mode analysis of plant cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.112164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.3816-3824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394980v1</w:t>
+                <w:t xml:space="preserve">hal-02395105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effcient analytic second derivative of electrostatic embedding QM/MM energy: normal mode analysis of plant cryptochrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Impact of the redox state of flavin chromophores on the UV–vis spectra, redox and acidity constants and electron affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmabati Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (6), pp.3816-3824. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 387, pp.112164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.112164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395105v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article Analytic energy, gradient, and hessian of electrostatic embedding QM/MM based on electrostatic potential tted atomic charges scaling linearly with the MM subsystem size</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-visible absorption spectrum of FAD and its reduced forms embedded in a cryptochrome protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic QM/MM atomic charge derivatives avoiding the scaling of coupled perturbed equations with the MM subsystem size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karno Schwinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the formation and stability of radical oxygen species in cryptochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padmabati Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4784,51 +4784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the formation and stability of radical oxygen species in cryptochromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padmabati Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,447 +4869,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: A theoretical investigation of B → Q internal conversion mediated by dark states †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Hamerla</w:t>
+                <w:t xml:space="preserve">Sampling the protonation states: the pH-dependent UV absorption spectrum of a polypeptide dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irene Burghardt</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (18), pp.12483-12492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00657A⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (36), pp.23252-23261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/cXCP00000x/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079633v1</w:t>
+                <w:t xml:space="preserve">hal-02053144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling the protonation states: the pH-dependent UV absorption spectrum of a polypeptide dyad</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledentu</w:t>
+                <w:t xml:space="preserve">Ultrafast carbon monoxide photolysis and heme spin-crossover in myoglobin via nonadiabatic quantum dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Falahati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (36), pp.23252-23261. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/cXCP00000x/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06615-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053144v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast carbon monoxide photolysis and heme spin-crossover in myoglobin via nonadiabatic quantum dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: A theoretical investigation of B → Q internal conversion mediated by dark states †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Falahati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Carsten Hamerla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (18), pp.12483-12492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06615-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00657A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079618v1</w:t>
+                <w:t xml:space="preserve">hal-02079633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photochemistry of free-base porphyrin: a theoretical investigation of B -\textgreater Q internal conversion mediated by dark states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Falahati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Hamerla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (18), pp.12483--12492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5447,51 +5447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population of triplet states in acetophenone: A quantum dynamics perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5532,365 +5532,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Effects of Delocalization and Internal Conversion Tune Charge Separation at Regioregular Polythiophene-Fullerene Heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Principles Quantum Dynamics of Singlet Fission: Coherent versus Thermally Activated Mechanisms Governed by Molecular pi Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beljonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00336⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (10), pp.107401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415153v1</w:t>
+                <w:t xml:space="preserve">hal-01415152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Quantum Dynamics of Singlet Fission: Coherent versus Thermally Activated Mechanisms Governed by Molecular pi Stacking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
+                <w:t xml:space="preserve">Ensemble density functional theory method correctly describes bond dissociation, excited state electron transfer, and double excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Beljonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (10), pp.107401. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (18), pp.184104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.107401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4919773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415152v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble density functional theory method correctly describes bond dissociation, excited state electron transfer, and double excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent Effects of Delocalization and Internal Conversion Tune Charge Separation at Regioregular Polythiophene-Fullerene Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Burghardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (18), pp.184104. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1702--1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4919773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415154v1</w:t>
+                <w:t xml:space="preserve">hal-01415153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
               </w:r>
@@ -5999,927 +5999,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of density functional theory based Delta SCF (self-consistent field) and linear response methods for longest wavelength excited states of extended pi-conjugated molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape of Multireference, Equation-of-Motion Coupled-Cluster, and Density Functional Theory Potential Energy Surfaces at a Conical Intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Gozem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Melaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4887087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.3074--3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500154k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415171v1</w:t>
+                <w:t xml:space="preserve">hal-01415167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of Multireference, Equation-of-Motion Coupled-Cluster, and Density Functional Theory Potential Energy Surfaces at a Conical Intersection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Approximate density functional theory for complex photoreactions in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Gozem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415167v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate density functional theory for complex photoreactions in biological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triplet state photochemistry and the three-state crossing of acetophenone within time-dependent density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (13), pp.134305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4869802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415164v1</w:t>
+                <w:t xml:space="preserve">hal-01415165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplet state photochemistry and the three-state crossing of acetophenone within time-dependent density-functional theory</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the Photochemical Initiation in Nitroxide-Mediated Photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (13), pp.134305. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.4464--4470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4869802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp501773n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415165v1</w:t>
+                <w:t xml:space="preserve">hal-01415173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Photochemical Initiation in Nitroxide-Mediated Photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of approximate computational methods for conical intersections and branching plane vectors in organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501773n⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (12), pp.124122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415173v1</w:t>
+                <w:t xml:space="preserve">hal-01415166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of approximate computational methods for conical intersections and branching plane vectors in organic molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Thiel</w:t>
+                <w:t xml:space="preserve">Assessment of density functional theory based Delta SCF (self-consistent field) and linear response methods for longest wavelength excited states of extended pi-conjugated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (12), pp.124122. </w:t>
+              <w:t xml:space="preserve">, 2014, 141 (2), pp.024112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4887087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415166v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the photochemical generation of triplet acetophenone</w:t>
+                <w:t xml:space="preserve">Assessment of Density Functional Theory for Describing the Correlation Effects on the Ground and Excited State Potential Energy Surfaces of a Retinal Chromophore Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Gozem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Olivucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp52703d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.3917--3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct4003465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415176v1</w:t>
+                <w:t xml:space="preserve">hal-01415177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Density Functional Theory for Describing the Correlation Effects on the Ground and Excited State Potential Energy Surfaces of a Retinal Chromophore Model</w:t>
+                <w:t xml:space="preserve">Theoretical study of the photochemical generation of triplet acetophenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.3917--3932. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (44), pp.19293--19300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct4003465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp52703d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415177v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dressed time-dependent density-functional theory for the low-lying valence states of 28 organic chromophores</w:t>
               </w:r>
@@ -7213,90 +7213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent Effects and pH Dependence of the X-ray Absorption Spectra of Proline from Electrostatic Embedding Quantum Mechanics/Molecular Mechanics and Mixed-Reference Spin-Flip Time-Dependent Density-Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alías Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bonfrate</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Woojin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheol Ho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7318,51 +7318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient electrostatic embedding QM/MM method using periodic boundary conditions based on particle-mesh Ewald sums and electrostatic potential fitted charge operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bonfrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,90 +7419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pump laser fluence on ultrafast structural changes in myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R.M. Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnendu Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7866,64 +7866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Conical Intersections with Density Functional Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8263,51 +8263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05530735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Eder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03236-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05297211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bonfrate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghoon Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Komarov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mironov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Nakata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.70011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05187258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mazaherifar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03198-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Trejo&#8208;zamora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04628506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Lashkaripour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04408770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Weingart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Heon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02761" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400471" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo D&#8217;ascenzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Fay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbai Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gerasimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C&#225;rdenas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333124v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15135-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barneschi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kaliakin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomogaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farmani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeheum Cho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00027J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Charles Tissier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00520D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marsili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedraza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Vico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33993-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06070D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmabati Mondal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.112164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02722600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01714K" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02088383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00782B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00782b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Falahati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hamerla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00657A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXCP00000x/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tamura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06615-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00657a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00336" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.107401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919773" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415171v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887087" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Melaccio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500154k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869802" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501773n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nikiforov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. G&#225;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896372" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52703d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415177v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4003465" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ipatov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.03.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muhavini Wawire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00273A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7H4SZJ8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22081-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05530735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05297211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bonfrate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghoon Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Komarov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mironov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Nakata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bkcs.70011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05187258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mazaherifar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol Ho Choi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03198-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05253963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Eder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-025-03236-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Trejo&#8208;zamora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400471" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo D&#8217;ascenzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwon Oh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Heon Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Heon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02761" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04408770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Weingart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04628506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Lashkaripour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00640" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Bhattacharyya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bacellar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07032-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Fay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbai Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gerasimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04610504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00884" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barneschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kaliakin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333124v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15135-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Li Manni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fdez. Galv&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aleotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aquilante" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karno Schwinn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomogaev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Farmani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C&#225;rdenas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c05413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00027J" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filatov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paolino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33695-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Charles Tissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00520D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marsili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedraza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Vico" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33993-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeheum Cho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06070D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01145" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmabati Mondal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.112164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02722600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01714K" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02088383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00782B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00782b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02053144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXCP00000x/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Falahati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Tamura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Burghardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06615-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hamerla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00657A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00657a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.107401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919773" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Gozem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Melaccio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Valentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500154k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schapiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869802" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501773n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nikiforov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. G&#225;mez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Thiel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896372" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887087" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4003465" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52703d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ipatov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.03.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muhavini Wawire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00273A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7H4SZJ8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Al&#237;as Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291587v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R.M. Barends" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03016211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbatti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Quantum+Chemistry+and+Dynamics+of+Excited+States:+Methods+and+Applications-p-9781119417750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22081-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>