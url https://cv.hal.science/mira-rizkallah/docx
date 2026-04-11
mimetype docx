--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,418 +485,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Distortion Optimized Graph Coarsening and Partitioning for Light Field Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">18F-FDG-Based Radiomics and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maugey</w:t>
+                <w:t xml:space="preserve">Thomas Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Asquier-Khati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3085203⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.951 - 961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230325v1</w:t>
+                <w:t xml:space="preserve">hal-05583510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Sampling with Local Graph Transforms for Quasi-Lossless Light Field Compression</w:t>
+                <w:t xml:space="preserve">Rate-Distortion Optimized Graph Coarsening and Partitioning for Light Field Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 30, pp.5518 - 5532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3085203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373664v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry-Aware Graph Transforms for Light Field Compact Representation</w:t>
+                <w:t xml:space="preserve">Prediction and Sampling with Local Graph Transforms for Quasi-Lossless Light Field Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Su</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry-Aware Graph Transforms for Light Field Compact Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2019.2928873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Survival Outcomes in Head and Neck Cancer through Joint HPV Classification and Tumor Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Chamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -924,1340 +1058,1444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS), MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daegeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones sur graphes pour l'analyse de signaux EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-Graph Post-hoc Correction of Survival Predictions for Improved Risk Stratification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Thiery</w:t>
+                <w:t xml:space="preserve">Graph Force Learning from EEG Signals for Mental Workload Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAIL/TMI/HGMIA@MICCAI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-06103-4_19⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinburgh, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367038v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based multimodal multi-lesion DLBCL treatment response prediction from PET images</w:t>
+                <w:t xml:space="preserve">Population-Graph Post-hoc Correction of Survival Predictions for Improved Risk Stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Itti</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47425-5_10⟩</w:t>
+              <w:t xml:space="preserve">GRAIL/TMI/HGMIA@MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.195-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06103-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254481v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesion graph neural networks for 2-year progression free survival classification of Diffuse Large B-Cell Lymphoma patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aswathi Aswathi</w:t>
+                <w:t xml:space="preserve">Graph-based multimodal multi-lesion DLBCL treatment response prediction from PET images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline M Bodet-Milin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bodet-Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Itti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.103-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47425-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975221v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Multimodal Supervoxel Merging towards Brain Tumor Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pelluet</w:t>
+                <w:t xml:space="preserve">Lesion graph neural networks for 2-year progression free survival classification of Diffuse Large B-Cell Lymphoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswathi Aswathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Frecon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline M Bodet-Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BrainLes 2021 MICCAI workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561699v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Spatio-angular Prediction for Quasi-Lossless Compression of Light Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Multimodal Supervoxel Merging towards Brain Tumor Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pelluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mateus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCC 2019 - Data Compression Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DCC.2019.00046⟩</w:t>
+              <w:t xml:space="preserve">BrainLes 2021 MICCAI workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.88-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08999-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116369v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Distortion Optimized Graph Partitioning for Omnidirectional Image Coding</w:t>
+                <w:t xml:space="preserve">Graph-based Spatio-angular Prediction for Quasi-Lossless Compression of Light Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCC 2019 - Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Snowbird, United States. pp.379-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2019.00046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807613v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Distortion Optimized Super-Ray Merging for Light Field Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate Distortion Optimized Graph Partitioning for Omnidirectional Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Su</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812858v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Transforms for Predictive Light Field Compression based on Super-Pixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate-Distortion Optimized Super-Ray Merging for Light Field Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Su</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737332v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based light fields representation and coding using geometry information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph-based Transforms for Predictive Light Field Compression based on Super-Pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Su</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297038⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1718-1722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589626v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graph-based light fields representation and coding using geometry information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Beijing, China. pp.4023-4027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of Light Field Compression on Refocused and Extended Focus Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2267,231 +2505,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Force Learning from EEG Signals for Mental Workload Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Equality in a Digital Science Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2501,114 +2739,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph based transforms for compression of new imaging modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image Processing [eess.IV]. Université de Rennes, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019REN1S021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02285386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2755,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodet-Milin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fr&#233;con" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.265872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3085203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199839v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2928873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324964v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Chamseddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sarkis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Laribi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valli&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06103-4_19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47425-5_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Aswathi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Frecon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M Bodet-Milin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08999-2_7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2019.00046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462288" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02285386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN1S021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodet-Milin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fr&#233;con" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.265872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godefroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Asquier-Khati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.01.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3085203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199839v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2928873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324964v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Chamseddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sarkis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Laribi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valli&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06103-4_19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47425-5_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Aswathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Frecon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M Bodet-Milin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08999-2_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2019.00046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02285386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN1S021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>