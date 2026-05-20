--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing breast cancer screening: Unveiling explainable cross-view contributions in dual-view mammography with Sparse Bipartite Graphs Attention Networks</w:t>
+                <w:t xml:space="preserve">PET-based lesion graphs meet clinical data: An interpretable cross-attention framework for DLBCL treatment response prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pelluet</w:t>
+                <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tardy</w:t>
+                <w:t xml:space="preserve">Clément Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Mateus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Bodet-Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Itti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 125, pp.102620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2025.102620⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 120, pp.102481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421096v1</w:t>
+                <w:t xml:space="preserve">hal-04703974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PET-based lesion graphs meet clinical data: An interpretable cross-attention framework for DLBCL treatment response prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Thiery</w:t>
+                <w:t xml:space="preserve">Enhancing breast cancer screening: Unveiling explainable cross-view contributions in dual-view mammography with Sparse Bipartite Graphs Attention Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pelluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bodet-Milin</w:t>
+                <w:t xml:space="preserve">Mickael Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Itti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 120, pp.102481. </w:t>
+              <w:t xml:space="preserve">, 2025, 125, pp.102620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2025.102620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703974v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic Value of 18 F-FDG PET Radiomics Features at Baseline in PET-Guided Consolidation Strategy in Diffuse Large B-Cell Lymphoma: A Machine-Learning Analysis from the GAINED Study</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Frécon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Asquier-Khati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1025,51 +1025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mateus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS), MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daegeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,51 +1293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-Graph Post-hoc Correction of Survival Predictions for Improved Risk Stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,103 +1427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based multimodal multi-lesion DLBCL treatment response prediction from PET images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bodet-Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Itti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.103-112, </w:t>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Frecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline M Bodet-Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1686,90 +1686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Multimodal Supervoxel Merging towards Brain Tumor Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pelluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mateus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BrainLes 2021 MICCAI workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.88-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,256 +1901,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Distortion Optimized Graph Partitioning for Omnidirectional Image Coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate-Distortion Optimized Super-Ray Merging for Light Field Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807613v1</w:t>
+                <w:t xml:space="preserve">hal-01812858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Distortion Optimized Super-Ray Merging for Light Field Compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate Distortion Optimized Graph Partitioning for Omnidirectional Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812858v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based Transforms for Predictive Light Field Compression based on Super-Pixels</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Equality in a Digital Science Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelluet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102620" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodet-Milin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fr&#233;con" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.265872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godefroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Asquier-Khati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.01.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3085203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199839v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2928873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324964v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Chamseddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sarkis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Laribi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valli&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06103-4_19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47425-5_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Aswathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Frecon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M Bodet-Milin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08999-2_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2019.00046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02285386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN1S021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodet-Milin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fr&#233;con" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.265872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godefroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Asquier-Khati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.01.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3085203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199839v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2928873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324964v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Chamseddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sarkis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Laribi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valli&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06103-4_19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47425-5_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Aswathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Frecon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M Bodet-Milin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08999-2_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2019.00046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02285386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN1S021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>