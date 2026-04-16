--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -175,391 +175,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Blockchain Capabilities for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
+                <w:t xml:space="preserve">A Self-Contained Configurable and Explainable Rule-Based Recommendation System Suitable For Deployment on Low-Resource Shared Web Hosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tromsø, Norway. </w:t>
+              <w:t xml:space="preserve">2025 35th Irish Signals and Systems Conference (ISSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Letterkenny, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471777v1</w:t>
+                <w:t xml:space="preserve">hal-05482512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Contained Configurable and Explainable Rule-Based Recommendation System Suitable For Deployment on Low-Resource Shared Web Hosting</w:t>
+                <w:t xml:space="preserve">Towards a Configurable, Explainable, Scalable and Modular Rule-Based Expert System for Semantic Resource Matching in Graph Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 35th Irish Signals and Systems Conference (ISSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Letterkenny, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482512v1</w:t>
+                <w:t xml:space="preserve">hal-05482487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Configurable, Explainable, Scalable and Modular Rule-Based Expert System for Semantic Resource Matching in Graph Databases</w:t>
+                <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Cloud Analytics for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 35th Irish Signals and Systems Conference (ISSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Letterkenny, Ireland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tromsø, Norway. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482487v1</w:t>
+                <w:t xml:space="preserve">hal-05478174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Cloud Analytics for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
+                <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Blockchain Capabilities for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Tromsø, Norway. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, May 2025, Tromsø, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478174v1</w:t>
+                <w:t xml:space="preserve">hal-05471777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DQ-DeepLearn: Data Quality Driven Deep Learning Approach for Enhanced Predictive Maintenance in Smart Manufacturing</w:t>
               </w:r>
@@ -656,984 +656,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Demo of Microservice for Customized Faulty Product Detection System in Smart Manufacturing</w:t>
+                <w:t xml:space="preserve">Improving Product Quality Control in Smart Manufacturing through Transfer Learning-Based Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Bharot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nashville, France. pp.180-182, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.213-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471917v1</w:t>
+                <w:t xml:space="preserve">hal-05472982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Product Quality Control in Smart Manufacturing through Transfer Learning-Based Fault Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronized Sub-Second Arbitrary Changes to Decoupled Components for Ultimate Resilience in Cross-Platform Geo-Distributed Smart Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.213-215, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.228-229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472982v1</w:t>
+                <w:t xml:space="preserve">hal-05471848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized Sub-Second Arbitrary Changes to Decoupled Components for Ultimate Resilience in Cross-Platform Geo-Distributed Smart Factories</w:t>
+                <w:t xml:space="preserve">A Service for Resilient Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.228-229, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.195-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471848v1</w:t>
+                <w:t xml:space="preserve">hal-05471866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service for Resilient Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Demo of Microservice for Customized Faulty Product Detection System in Smart Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Bharot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.195-197, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nashville, France. pp.180-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471866v1</w:t>
+                <w:t xml:space="preserve">hal-05471917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crazy Nodes: Towards Ultimate Flexibility in Ubiquitous Big Data Stream Engineering, Visualisation, and Analytics, in Smart Factories</w:t>
+                <w:t xml:space="preserve">Bluetooth Low Energy Peripherals and Edge-to-Cloud Data Assessment as a Service, with Docker, Node-RED, MQTT, Scala, Spark, Kafka, HDFS, and Android SDK: A Demo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leveraging Applications of Formal Methods, Verification and Validation. Practice (ISoLA 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 30th Irish Conference on Artificial Intelligence and Cognitive Science (AICS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Munster, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476179v1</w:t>
+                <w:t xml:space="preserve">hal-05482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analytics as a Service in Smart Factories</w:t>
+                <w:t xml:space="preserve">A Demo of a Software Platform for Ubiquitous Big Data Engineering, Visualization, and Analytics, via Reconfigurable Micro-Services, in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Kamath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeff Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Jubilee World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAMI54271.2022.9780768⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478102v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetooth Low Energy Peripherals and Edge-to-Cloud Data Assessment as a Service, with Docker, Node-RED, MQTT, Scala, Spark, Kafka, HDFS, and Android SDK: A Demo</w:t>
+                <w:t xml:space="preserve">Advanced Analytics as a Service in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesh Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th Irish Conference on Artificial Intelligence and Cognitive Science (AICS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 20th Jubilee World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poprad, Slovakia. pp.000425-000430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMI54271.2022.9780768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482389v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Demo of a Software Platform for Ubiquitous Big Data Engineering, Visualization, and Analytics, via Reconfigurable Micro-Services, in Smart Factories</w:t>
+                <w:t xml:space="preserve">Toward an API-Driven Infinite Cyber-Screen for Custom Real-Time Display of Big Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-3, </w:t>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.153-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477917v1</w:t>
+                <w:t xml:space="preserve">hal-05476550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an API-Driven Infinite Cyber-Screen for Custom Real-Time Display of Big Data Streams</w:t>
+                <w:t xml:space="preserve">Crazy Nodes: Towards Ultimate Flexibility in Ubiquitous Big Data Stream Engineering, Visualisation, and Analytics, in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vignesh Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.153-155, </w:t>
+              <w:t xml:space="preserve">Leveraging Applications of Formal Methods, Verification and Validation. Practice (ISoLA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rhodes, Greece. pp.235-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19762-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476550v1</w:t>
+                <w:t xml:space="preserve">hal-05476179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous System Integration as a Service in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1674,395 +1674,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection on IOT Data for Smart City</w:t>
+                <w:t xml:space="preserve">Federation of Smart City Services via APIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Cenni</w:t>
+                <w:t xml:space="preserve">Davide Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Bologne, Italy. pp.416-421, </w:t>
+              <w:t xml:space="preserve">, Sep 2020, Bologne, Italy. pp.356-361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP50058.2020.00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP50058.2020.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482992v1</w:t>
+                <w:t xml:space="preserve">hal-05483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federation of Smart City Services via APIs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industry 4.0 Synoptics Controlled by IoT Applications in Node-RED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Badii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Nesi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Cenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP50058.2020.00077⟩</w:t>
+              <w:t xml:space="preserve">2020 International Conferences on Internet of Things (iThings) and IEEE Green Computing and Communications (GreenCom) and IEEE Cyber, Physical and Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics (Cybermatics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece. pp.54-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483001v1</w:t>
+                <w:t xml:space="preserve">hal-05482522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry 4.0 Synoptics Controlled by IoT Applications in Node-RED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomaly Detection on IOT Data for Smart City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Soderi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conferences on Internet of Things (iThings) and IEEE Green Computing and Communications (GreenCom) and IEEE Cyber, Physical and Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics (Cybermatics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece. pp.54-61, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bologne, Italy. pp.416-421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP50058.2020.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482522v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap4city Platform: Semantic to Improve Location Based Services</w:t>
               </w:r>
@@ -2308,90 +2308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap4City: A Scalable IOT/IOE Platform for Developing Smart City Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Badii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Belay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mino Marazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,64 +2751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level control of chemical plant by industry 4.0 solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Mitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How COVID-19 lockdown impacted on mobility and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Badii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C825934"/>
+    <w:nsid w:val="29A27749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3550,51 +3550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mirco-soderi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Soderi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gerard Breslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291390" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Bharot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Verma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19762-8_18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Kamath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI54271.2022.9780768" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTaIS53735.2021.9628434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Bellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cenni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badii" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mitolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Paolucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zamperlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/lbs2019.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bilotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/DataCom/CyberSciTec.2018.000-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Belay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Marazzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP.2018.00052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2018.00055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pantaleo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bologna Daniele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenni Claudio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi.v3i1.932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05482465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mirco-soderi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Soderi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gerard Breslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291361" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Bharot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Verma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Kamath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI54271.2022.9780768" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19762-8_18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTaIS53735.2021.9628434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Bellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mitolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Paolucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zamperlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/lbs2019.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bilotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/DataCom/CyberSciTec.2018.000-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Belay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Marazzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP.2018.00052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2018.00055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pantaleo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bologna Daniele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenni Claudio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi.v3i1.932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05482465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>