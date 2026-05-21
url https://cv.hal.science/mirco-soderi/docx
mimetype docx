--- v1 (2026-04-16)
+++ v2 (2026-05-21)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3417-5741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rVXaN2QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,2554 +188,2554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Contained Configurable and Explainable Rule-Based Recommendation System Suitable For Deployment on Low-Resource Shared Web Hosting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a Configurable, Explainable, Scalable and Modular Rule-Based Expert System for Semantic Resource Matching in Graph Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 35th Irish Signals and Systems Conference (ISSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Letterkenny, Ireland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291390⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482512v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Configurable, Explainable, Scalable and Modular Rule-Based Expert System for Semantic Resource Matching in Graph Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Cloud Analytics for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 35th Irish Signals and Systems Conference (ISSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tromsø, Norway. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05482487v1</w:t>
+                <w:t xml:space="preserve">hal-05478174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Cloud Analytics for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Self-Contained Configurable and Explainable Rule-Based Recommendation System Suitable For Deployment on Low-Resource Shared Web Hosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 35th Irish Signals and Systems Conference (ISSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Letterkenny, Ireland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSC67739.2025.11291390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05478174v1</w:t>
+                <w:t xml:space="preserve">hal-05482512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Empowering Ubiquitous Computing as a Service with Blockchain Capabilities for Sustainable Manufacturing, Agriculture, Cities, and Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tromsø, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DQ-DeepLearn: Data Quality Driven Deep Learning Approach for Enhanced Predictive Maintenance in Smart Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Bharot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Industry 4.0 and Smart Manufacturing (ISM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbone, Portugal. pp.574-583, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2024.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Product Quality Control in Smart Manufacturing through Transfer Learning-Based Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Bharot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.213-215, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Sub-Second Arbitrary Changes to Decoupled Components for Ultimate Resilience in Cross-Platform Geo-Distributed Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.228-229, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service for Resilient Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nashville, United States. pp.195-197, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Demo of Microservice for Customized Faulty Product Detection System in Smart Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Bharot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nashville, France. pp.180-182, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP58114.2023.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetooth Low Energy Peripherals and Edge-to-Cloud Data Assessment as a Service, with Docker, Node-RED, MQTT, Scala, Spark, Kafka, HDFS, and Android SDK: A Demo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced Analytics as a Service in Smart Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesh Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th Irish Conference on Artificial Intelligence and Cognitive Science (AICS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 20th Jubilee World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poprad, Slovakia. pp.000425-000430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMI54271.2022.9780768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482389v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Demo of a Software Platform for Ubiquitous Big Data Engineering, Visualization, and Analytics, via Reconfigurable Micro-Services, in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analytics as a Service in Smart Factories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bluetooth Low Energy Peripherals and Edge-to-Cloud Data Assessment as a Service, with Docker, Node-RED, MQTT, Scala, Spark, Kafka, HDFS, and Android SDK: A Demo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Jubilee World Symposium on Applied Machine Intelligence and Informatics (SAMI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 30th Irish Conference on Artificial Intelligence and Cognitive Science (AICS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Munster, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478102v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an API-Driven Infinite Cyber-Screen for Custom Real-Time Display of Big Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.153-155, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP55677.2022.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crazy Nodes: Towards Ultimate Flexibility in Ubiquitous Big Data Stream Engineering, Visualisation, and Analytics, in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leveraging Applications of Formal Methods, Verification and Validation. Practice (ISoLA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rhodes, Greece. pp.235-240, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19762-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous System Integration as a Service in Smart Factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Kamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gerard Breslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Internet of Things and Intelligence Systems (IoTaIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bandung, Indonesia. pp.261-267, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IoTaIS53735.2021.9628434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federation of Smart City Services via APIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bologne, Italy. pp.356-361, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMARTCOMP50058.2020.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry 4.0 Synoptics Controlled by IoT Applications in Node-RED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Badii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Mitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conferences on Internet of Things (iThings) and IEEE Green Computing and Communications (GreenCom) and IEEE Cyber, Physical and Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics (Cybermatics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece. pp.54-61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection on IOT Data for Smart City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bologne, Italy. pp.416-421, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP50058.2020.00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap4city Platform: Semantic to Improve Location Based Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Zamperlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Location-Based Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34726/lbs2019.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Traffic Estimation of Unmonitored Roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 16th Intl Conf on Dependable, Autonomic and Secure Computing, 16th Intl Conf on Pervasive Intelligence and Computing, 4th Intl Conf on Big Data Intelligence and Computing and Cyber Science and Technology Congress(DASC/PiCom/DataCom/CyberSciTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Athenes, Greece. pp.935-942, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/DataCom/CyberSciTec.2018.000-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap4City: A Scalable IOT/IOE Platform for Developing Smart City Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Badii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Belay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mino Marazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China. pp.2109-2116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SmartWorld.2018.00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiP: Traffic Flow Reconstruction from Scattered Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Smart Computing (SMARTCOMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Taormina, Italy. pp.264-266, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMARTCOMP.2018.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Modeling and Management for Mobility and Transport Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 4th International Conference on Collaboration and Internet Computing (CIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States. pp.364-371, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIC.2018.00055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2724,297 +2745,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level control of chemical plant by industry 4.0 solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Mitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pantaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.100276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jii.2021.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How COVID-19 lockdown impacted on mobility and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Badii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bologna Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenni Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/bsgi.v3i1.932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3024,100 +3045,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic models for the modeling and management of big data in a smart city environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Florence University, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05482465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3127,131 +3148,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Km4City-The Knowledge Model 4 the City Smart City Ontology (ENG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierfrancesco Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Soderi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Florence. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3319,51 +3340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29A27749"/>
+    <w:nsid w:val="4F0D3B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3550,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mirco-soderi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Soderi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gerard Breslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291361" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Bharot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Verma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Kamath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI54271.2022.9780768" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19762-8_18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTaIS53735.2021.9628434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Bellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mitolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Paolucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zamperlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/lbs2019.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bilotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/DataCom/CyberSciTec.2018.000-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Belay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Marazzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP.2018.00052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2018.00055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pantaleo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bologna Daniele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenni Claudio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi.v3i1.932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05482465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mirco-soderi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rVXaN2QAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Soderi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gerard Breslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291361" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSC67739.2025.11291390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Bharot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Verma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP58114.2023.00040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Kamath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morgan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMI54271.2022.9780768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP55677.2022.00036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19762-8_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTaIS53735.2021.9628434" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierfrancesco Bellini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Badii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cenni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mitolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics50389.2020.00028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP50058.2020.00087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Paolucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zamperlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/lbs2019.55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483626v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bilotta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/DataCom/CyberSciTec.2018.000-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Belay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Marazzini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMARTCOMP.2018.00052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2018.00055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pantaleo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bologna Daniele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenni Claudio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi.v3i1.932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05482465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>