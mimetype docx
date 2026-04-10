--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mireia Gómez-Gallego </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -529,51 +535,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma cor cale in Sycamore Maple in France</w:t>
+                <w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma corticale in Sycamore Maple in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
@@ -1984,427 +1990,1100 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of Phytophthora species as foliar pathogens of forest plantations</w:t>
+                <w:t xml:space="preserve">Understanding the link between host resistance to drought and its susceptibility to Diplodia sapinea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nari Michelle Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+                <w:t xml:space="preserve">Méline Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Mcdougal</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Hood</w:t>
+                <w:t xml:space="preserve">Anaïs Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV IUFRO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">IUFRO meeting Tree health - from cities to forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO (working parties 7.02.02, 7.02.05, 7.03.05 and 7.03.17), May 2025, Birmensdorf, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221034v1</w:t>
+                <w:t xml:space="preserve">hal-05566877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen loads of Phytophthora pluvialis and Nothophaeocryptopus gaeumannii populations co-existing within exotic plantations of New Zealand in contrast to Douglas-fir’s endemic range in the US Pacific Northwest</w:t>
+                <w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Meeting of the IUFRO Working Party 7.02.09: Phytophthora in Forests and Natural Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, La Maddalena, Italy</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE and SFE, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220955v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the key drivers of an aerial Phytophthora foliar disease epidemic, from the needles to the whole plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-analysis of global Phytophthora surveys reveals patterns in detection methods and land-use types.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Waipara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Gommers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO meeting Phytophthora in natural ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO working party 7.02.09, Sep 2024, Bay of Islands, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of Cryptostroma corticale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloň Dvořák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO meeting Foliar, Shoot, Stem and Rust Diseases of Trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO Working parties 7.02.02 and 7.02.05, Jun 2022, Durham, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-mechanistic modelling of tree mortality induced by an invasive pathogen at the landscape level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO meeting All division 7 (Forest Healthm, Pathology and Entomology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of Phytophthora species as foliar pathogens of forest plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nari Michelle Williams</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Mcdougal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV IUFRO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogen loads of Phytophthora pluvialis and Nothophaeocryptopus gaeumannii populations co-existing within exotic plantations of New Zealand in contrast to Douglas-fir’s endemic range in the US Pacific Northwest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared M. Leboldus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everett Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Meeting of the IUFRO Working Party 7.02.09: Phytophthora in Forests and Natural Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Maddalena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the key drivers of an aerial Phytophthora foliar disease epidemic, from the needles to the whole plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gommers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karl-Friedrich Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nari Michelle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Meeting of the IUFRO Working Party 7.02.09: Phytophthora in Forests and Natural Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, La Maddalena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2551,51 +3230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piombo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Galiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez&#8208;gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dickson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K &#8208;f Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Leuzinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dicaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Laughton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Drugmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Woods" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismael" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Xue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Francis Meason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.766803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Capador&#8208;barreto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Tabima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Gonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Panda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-20-0232-FI" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C. Leonardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane C. Estarija" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.09.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fraser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Gardner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Bulman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12588" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Watt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C Leonardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane Estarija" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio E Bown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Michelle Williams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcdougal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220955v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared M. Leboldus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gommers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karl-Friedrich Bader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piombo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Galiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez&#8208;gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dickson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K &#8208;f Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Leuzinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dicaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Laughton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Drugmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Woods" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismael" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Xue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Francis Meason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.766803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Capador&#8208;barreto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Tabima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Gonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Panda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-20-0232-FI" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C. Leonardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane C. Estarija" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.09.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fraser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Gardner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Bulman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12588" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Watt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C Leonardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane Estarija" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio E Bown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Poch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Hunter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Waipara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Burns" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Michelle Williams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcdougal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared M. Leboldus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Hansen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gommers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karl-Friedrich Bader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>