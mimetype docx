--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -30,166 +30,173 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mireia Gómez-Gallego </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+        <w:t xml:space="preserve">Mireia Gómez-GallegoForest Pathologist at UMR-IAM INRAE Nancy, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I do research on the risks of disease emergence in forests at the Ecology of Forest Pathogenic Fungi team in the IAM unit. My current work focuses on drought-induced forest pathogens and the mechanisms by which endophytes switch to a pathogenic lifestyle. I have also a strong interest on disentangling the causes leading to successful establishment of invasive pathogens, and their potential impacts on forests.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptostroma corticale, a plant pathogen associated with a human immune respiratory syndrome displaying mixed viral infections of mycoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo I Alcalá Briseño</w:t>
+                <w:t xml:space="preserve">Ricardo I. Alcalá Briseño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -401,161 +408,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Limitation and Foliar Pathogenic Infection Impact Phloem Anatomy and Function in &amp;lt;i&amp;gt;Pinus radiata&amp;lt;/i&amp;gt; D. Don</w:t>
+                <w:t xml:space="preserve">Development of a Simplified PCR ‐Nucleic Acid Lateral Flow Immunoassay (PCR ‐ NALFIA) for Cryptostroma corticale, the Causal Agent of Sooty Bark Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Gómez‐gallego</w:t>
+                <w:t xml:space="preserve">Annie Dicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sellier</w:t>
+                <w:t xml:space="preserve">Isabella Laughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Dickson</w:t>
+                <w:t xml:space="preserve">Ben Drugmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K ‐f Bader</w:t>
+                <w:t xml:space="preserve">Jessica Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Leuzinger</w:t>
+                <w:t xml:space="preserve">Ciaran Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (8), pp.6356-6372. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (9), pp.2728-2737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068424v1</w:t>
+                <w:t xml:space="preserve">hal-05490424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma corticale in Sycamore Maple in France</w:t>
               </w:r>
@@ -669,429 +676,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Simplified PCR ‐Nucleic Acid Lateral Flow Immunoassay (PCR ‐ NALFIA) for Cryptostroma corticale, the Causal Agent of Sooty Bark Disease</w:t>
+                <w:t xml:space="preserve">Light Limitation and Foliar Pathogenic Infection Impact Phloem Anatomy and Function in &amp;lt;i&amp;gt;Pinus radiata&amp;lt;/i&amp;gt; D. Don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dicaire</w:t>
+                <w:t xml:space="preserve">Mireia Gómez‐gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Laughton</w:t>
+                <w:t xml:space="preserve">Damien Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Drugmand</w:t>
+                <w:t xml:space="preserve">Alan Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Walker</w:t>
+                <w:t xml:space="preserve">Martin K ‐f Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciaran Woods</w:t>
+                <w:t xml:space="preserve">Sebastian Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (9), pp.2728-2737. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (8), pp.6356-6372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.70044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490424v1</w:t>
+                <w:t xml:space="preserve">hal-05068424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of emergence of the Sooty Bark Disease and aerobiology of Cryptostroma corticale in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloň Dvořák</w:t>
+                <w:t xml:space="preserve">Sofia Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob C Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gomez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeoBiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 84, pp.319 - 347. </w:t>
+              <w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.84.90549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231296v1</w:t>
+                <w:t xml:space="preserve">hal-04231312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions of emergence of the Sooty Bark Disease and aerobiology of Cryptostroma corticale in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Branco</w:t>
+                <w:t xml:space="preserve">Miloň Dvořák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob C Douma</w:t>
+                <w:t xml:space="preserve">Elsa Caeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckehard G Brockerhoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
+                <w:t xml:space="preserve">Bernard Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeoBiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t>
+              <w:t xml:space="preserve">, 2023, 84, pp.319 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.84.90549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231312v1</w:t>
+                <w:t xml:space="preserve">hal-04231296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World forests, global change, and emerging pests and pathogens</w:t>
               </w:r>
@@ -1590,1068 +1597,2240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hyperspectral plant traits linked to photosynthetic efficiency to assess N and P partition</w:t>
+                <w:t xml:space="preserve">Impact of weather variables and season on sporulation of Phytophthora pluvialis and Phytophthora kernoviae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Watt</w:t>
+                <w:t xml:space="preserve">Stuart Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gomez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Buddenbaum</w:t>
+                <w:t xml:space="preserve">Judy Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Mae C. Leonardo</w:t>
+                <w:t xml:space="preserve">Lindsay Bulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey Jane C. Estarija</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Horacio Bown</w:t>
+                <w:t xml:space="preserve">Sandra Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.09.006⟩</w:t>
+              <w:t xml:space="preserve">Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.e12588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/efp.12588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208687v1</w:t>
+                <w:t xml:space="preserve">hal-03208700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weather variables and season on sporulation of Phytophthora pluvialis and Phytophthora kernoviae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using hyperspectral plant traits linked to photosynthetic efficiency to assess N and P partition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Fraser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireia Gomez-Gallego</w:t>
+                <w:t xml:space="preserve">Henning Buddenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judy Gardner</w:t>
+                <w:t xml:space="preserve">Ellen Mae C. Leonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Bulman</w:t>
+                <w:t xml:space="preserve">Honey Jane C. Estarija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Denman</w:t>
+                <w:t xml:space="preserve">Horacio Bown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (2), pp.e12588. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.406-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/efp.12588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208700v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">No carbon limitation after lower crown loss in Pinus radiata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gomez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nari Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Leuzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Matthew Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karl-Friedrich Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.955-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monitoring biochemical limitations to photosynthesis in N and P-limited radiata pine using plant functional traits quantified from hyperspectral imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Buddenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Mae C Leonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honey Jane Estarija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio E Bown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 248, pp.112003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.112003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.112003⟩</w:t>
+                <w:t xml:space="preserve">hal-03208676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the key drivers of an aerial Phytophthora foliar disease epidemic, from the needles to the whole plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gomez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gommers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karl-Friedrich Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nari Michelle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208676v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperspectral VNIR-spectroscopy and imagery as a tool for monitoring herbicide damage in wilding conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Buddenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.3395-3413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-02055-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting the Pathogen Loads in Co-Existing Populations of Phytophthora pluvialis and Nothophaeocryptopus gaeumannii in Douglas Fir Plantations in New Zealand and the Pacific Northwest United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Leboldus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karl-Friedrich Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everett Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (11), pp.1908-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-18-0479-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change induced drought impacts on plant diseases in New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wakelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gomez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Smaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australasian Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13313-018-0541-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytophthora pluvialis Studies on Douglas-fir Require Swiss Needle Cast Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karl-Friedrich Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Matthew Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Leuzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nari Michelle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (7), pp.1259-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1738-RE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryphonectria hypovirus 1 (CHV-1) survey reveals low occurrence and diversity of subtypes in NE Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Oliach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/efp.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of defoliation and root rot pathogen infection in driving the mode of drought-related physiological decline in Scots pine (Pinus sylvestris L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aguade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poyatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez-Vilalta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outbreak of Swiss needle cast caused by the fungus Phaeocryptopus gaeumannii on Douglas-fir in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Colinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonàs Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5197/j.2044-0588.2014.029.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the link between host resistance to drought and its susceptibility to Diplodia sapinea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO meeting Tree health - from cities to forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO (working parties 7.02.02, 7.02.05, 7.03.05 and 7.03.17), May 2025, Birmensdorf, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE and SFE, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of global Phytophthora surveys reveals patterns in detection methods and land-use types.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Waipara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO meeting Phytophthora in natural ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO working party 7.02.09, Sep 2024, Bay of Islands, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Cryptostroma corticale in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloň Dvořák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO meeting Foliar, Shoot, Stem and Rust Diseases of Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO Working parties 7.02.02 and 7.02.05, Jun 2022, Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-mechanistic modelling of tree mortality induced by an invasive pathogen at the landscape level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2667,423 +3846,423 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO meeting All division 7 (Forest Healthm, Pathology and Entomology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Phytophthora species as foliar pathogens of forest plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nari Michelle Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Mcdougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen loads of Phytophthora pluvialis and Nothophaeocryptopus gaeumannii populations co-existing within exotic plantations of New Zealand in contrast to Douglas-fir’s endemic range in the US Pacific Northwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared M. Leboldus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everett Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Meeting of the IUFRO Working Party 7.02.09: Phytophthora in Forests and Natural Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Maddalena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the key drivers of an aerial Phytophthora foliar disease epidemic, from the needles to the whole plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Gommers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Karl-Friedrich Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nari Michelle Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Meeting of the IUFRO Working Party 7.02.09: Phytophthora in Forests and Natural Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Maddalena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3230,51 +4409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piombo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Galiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez&#8208;gallego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dickson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K &#8208;f Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Leuzinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dicaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Laughton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Drugmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Woods" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismael" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Xue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Francis Meason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.766803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Capador&#8208;barreto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Tabima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Gonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Panda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-20-0232-FI" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C. Leonardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane C. Estarija" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.09.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fraser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Gardner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Bulman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12588" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Watt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C Leonardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane Estarija" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio E Bown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Poch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Hunter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Waipara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Burns" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Michelle Williams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcdougal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared M. Leboldus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Hansen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gommers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karl-Friedrich Bader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piombo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Galiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dicaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Laughton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Drugmand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Walker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Woods" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez&#8208;gallego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dickson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K &#8208;f Bader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Leuzinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15610" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ismael" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Xue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Francis Meason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.766803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03685820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez&#8208;vilalta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Capador&#8208;barreto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03135994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Tabima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Gonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Panda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-20-0232-FI" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fraser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Gardner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Bulman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Buddenbaum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C. Leonardo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane C. Estarija" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthew Scott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karl-Friedrich Bader" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Watt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mae C Leonardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honey Jane Estarija" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio E Bown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gommers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nari Michelle Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scholten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Werner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dash" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02055-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Hansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Donaldson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-18-0479-R" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wakelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirian Jones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Smaill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Lear" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-018-0541-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1738-RE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta&#241;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12131" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/353C90C8A61C49D22DF5DE6972C1E42AC85A9994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poyatos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Vilalta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Casta&#241;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Colinas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5197/j.2044-0588.2014.029.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Poch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Hunter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scott" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Waipara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Burns" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221034v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcdougal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220955v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared M. Leboldus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>