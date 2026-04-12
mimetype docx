--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1827,307 +1827,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoting effect of pyridine ligands in the Pd-catalysed Heck-Matsuda reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast 2D NMR on a benchtop spectrometer: Applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Khodja</w:t>
+                <w:t xml:space="preserve">Benoît Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leclair</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ksenia V. Kutonova</w:t>
+                <w:t xml:space="preserve">Serge Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Felpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj01717g⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2016.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141582v1</w:t>
+                <w:t xml:space="preserve">hal-03143407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast 2D NMR on a benchtop spectrometer: Applications and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Gouilleux</w:t>
+                <w:t xml:space="preserve">The promoting effect of pyridine ligands in the Pd-catalysed Heck-Matsuda reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Charrier</w:t>
+                <w:t xml:space="preserve">Alexandre Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Akoka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
+                <w:t xml:space="preserve">Jordi Rull-Barrull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Zammattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia V. Kutonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2016.01.014⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (10), pp.8855-8862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj01717g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03143407v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Heck-Matsuda Reaction in Flow with a Constraint-Adapted Direct Search Algorithm</w:t>
               </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina E. Trusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Zammattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (11), pp.1979-1987. </w:t>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Danieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140 (23), pp.7854-7858. </w:t>
@@ -3420,521 +3420,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient microwave-assisted radical functionalization of single-wall carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhodium-Catalyzed Hydroamination of Ethylene. Highly Promoting Effect of Iodide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (22), pp.5264-5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om7009073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.11.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848664v1</w:t>
+                <w:t xml:space="preserve">hal-02385356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium-Catalyzed Hydroamination of Ethylene. Highly Promoting Effect of Iodide Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baudequin</w:t>
+                <w:t xml:space="preserve">Intermolecular hydroamination of non-activated alkenes catalyzed by Pt(II) or Pt(IV)-n-Bu4PX (X=Cl, Br, I) systems: Key effect of the halide anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Anguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 271 (1-2), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2007.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om7009073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385356v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular hydroamination of non-activated alkenes catalyzed by Pt(II) or Pt(IV)-n-Bu4PX (X=Cl, Br, I) systems: Key effect of the halide anion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum-Catalyzed Intermolecular Hydroamination of Alkenes: Halide-Anion-Promoted Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Chau Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 271 (1-2), pp.145-150. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (30), pp.4711-4722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2007.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143341v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum-Catalyzed Intermolecular Hydroamination of Alkenes: Halide-Anion-Promoted Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
+                <w:t xml:space="preserve">Efficient microwave-assisted radical functionalization of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez I Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Chau Chu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (30), pp.4711-4722. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (4), pp.885 - 891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143338v1</w:t>
+                <w:t xml:space="preserve">hal-01848664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
               </w:r>
@@ -5273,51 +5273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01128A00"/>
+    <w:nsid w:val="4A174FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5504,51 +5504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireia-rodriguez-zubiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/my-orcid?orcid=0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireia.rodriguez@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez-Zubiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasudevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Aka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00220A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Camille Aka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000573" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Vasudevan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Braese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00750g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schlindwein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Gudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barrull" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01717g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.01.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC6CP4Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Danieli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01998b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Anguille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.07.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLL557PQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aull&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerman G&#243;mez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jansat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ic2003222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004727A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7TVH0VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9002494" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902394j" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B713540H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L5F423TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7009073" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBFHTHWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.02.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NLRZC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Chau Chu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700737" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZB4LD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.Z. Slawin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derek Woollins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2003.10.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLH5NFCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3DNK6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cole-Hamilton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.11.048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDNPTF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Derek Woollins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2003.10.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZJ8JL1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02603590390464216" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wainwright" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(02)01007-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1BG40V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clarke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Slawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B101656N" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez Izubiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546604" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Maarten Teuben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reedijk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908135F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireia-rodriguez-zubiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/my-orcid?orcid=0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireia.rodriguez@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez-Zubiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasudevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Aka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00220A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Camille Aka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000573" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Vasudevan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Braese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00750g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schlindwein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Gudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.01.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC6CP4Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barrull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01717g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Danieli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01998b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Anguille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.07.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLL557PQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aull&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerman G&#243;mez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jansat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ic2003222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004727A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7TVH0VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9002494" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902394j" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B713540H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L5F423TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7009073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBFHTHWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NLRZC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Chau Chu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZB4LD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.Z. Slawin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derek Woollins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2003.10.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLH5NFCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3DNK6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cole-Hamilton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.11.048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDNPTF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Derek Woollins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2003.10.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZJ8JL1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02603590390464216" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wainwright" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(02)01007-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1BG40V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clarke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Slawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B101656N" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez Izubiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546604" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Maarten Teuben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reedijk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908135F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>