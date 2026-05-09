--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1827,307 +1827,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast 2D NMR on a benchtop spectrometer: Applications and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The promoting effect of pyridine ligands in the Pd-catalysed Heck-Matsuda reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Charrier</w:t>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Akoka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
+                <w:t xml:space="preserve">Alexandre Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rull-Barrull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Zammattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia V. Kutonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2016.01.014⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (10), pp.8855-8862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj01717g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143407v1</w:t>
+                <w:t xml:space="preserve">hal-02141582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoting effect of pyridine ligands in the Pd-catalysed Heck-Matsuda reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Khodja</w:t>
+                <w:t xml:space="preserve">Ultrafast 2D NMR on a benchtop spectrometer: Applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leclair</w:t>
+                <w:t xml:space="preserve">Benoît Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rull-Barrull</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ksenia V. Kutonova</w:t>
+                <w:t xml:space="preserve">Serge Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Felpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2016.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nj01717g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02141582v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Heck-Matsuda Reaction in Flow with a Constraint-Adapted Direct Search Algorithm</w:t>
               </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina E. Trusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Zammattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (11), pp.1979-1987. </w:t>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Danieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140 (23), pp.7854-7858. </w:t>
@@ -3286,51 +3286,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Functionalization of Single-Wall Carbon Nanotubes Through Diazonium</w:t>
+                <w:t xml:space="preserve">Efficient microwave-assisted radical functionalization of single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Rodriguez I Zubiri</w:t>
@@ -3350,591 +3350,591 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (10), pp.3519 - 3523. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (4), pp.885 - 891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2007.819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849011v1</w:t>
+                <w:t xml:space="preserve">hal-01848664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium-Catalyzed Hydroamination of Ethylene. Highly Promoting Effect of Iodide Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baudequin</w:t>
+                <w:t xml:space="preserve">Intermolecular hydroamination of non-activated alkenes catalyzed by Pt(II) or Pt(IV)-n-Bu4PX (X=Cl, Br, I) systems: Key effect of the halide anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Anguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 271 (1-2), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2007.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om7009073⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02385356v1</w:t>
+                <w:t xml:space="preserve">hal-03143341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular hydroamination of non-activated alkenes catalyzed by Pt(II) or Pt(IV)-n-Bu4PX (X=Cl, Br, I) systems: Key effect of the halide anion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum-Catalyzed Intermolecular Hydroamination of Alkenes: Halide-Anion-Promoted Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Chau Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (30), pp.4711-4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2007.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03143341v1</w:t>
+                <w:t xml:space="preserve">hal-03143338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum-Catalyzed Intermolecular Hydroamination of Alkenes: Halide-Anion-Promoted Catalysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave-Assisted Functionalization of Single-Wall Carbon Nanotubes Through Diazonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez I Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.3519 - 3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2007.819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700737⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03143338v1</w:t>
+                <w:t xml:space="preserve">hal-01849011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient microwave-assisted radical functionalization of single-wall carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhodium-Catalyzed Hydroamination of Ethylene. Highly Promoting Effect of Iodide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez-Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (4), pp.885 - 891. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (22), pp.5264-5266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om7009073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848664v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
               </w:r>
@@ -5273,51 +5273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A174FA9"/>
+    <w:nsid w:val="AFD1F01F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5504,51 +5504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireia-rodriguez-zubiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/my-orcid?orcid=0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireia.rodriguez@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez-Zubiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasudevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Aka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00220A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Camille Aka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000573" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Vasudevan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Braese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00750g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schlindwein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Gudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.01.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC6CP4Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barrull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01717g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Danieli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01998b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Anguille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.07.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLL557PQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aull&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerman G&#243;mez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jansat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ic2003222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004727A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7TVH0VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9002494" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902394j" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B713540H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L5F423TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7009073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBFHTHWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NLRZC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Chau Chu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZB4LD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.Z. Slawin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derek Woollins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2003.10.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLH5NFCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3DNK6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cole-Hamilton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.11.048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDNPTF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Derek Woollins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2003.10.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZJ8JL1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02603590390464216" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wainwright" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(02)01007-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1BG40V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clarke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Slawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B101656N" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez Izubiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546604" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Maarten Teuben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reedijk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908135F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireia-rodriguez-zubiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/E-8709-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/my-orcid?orcid=0000-0001-8229-0774" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mireia.rodriguez@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez-Zubiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasudevan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Aka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Borda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00220A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehu Camille Aka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kunjir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000573" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Vasudevan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina E. Trusova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Kutonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Braese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00750g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schlindwein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Gudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barrull" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zammattio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01717g" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.01.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTC6CP4Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.6b00310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Danieli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01998b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Anguille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.07.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLL557PQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aull&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerman G&#243;mez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jansat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ic2003222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004727A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7TVH0VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9002494" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902394j" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ros&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Welter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B713540H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L5F423TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKP9NSTC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.02.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9NLRZC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Chau Chu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700737" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZB4LD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.819" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7009073" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VBFHTHWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M.Z. Slawin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derek Woollins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2003.10.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLH5NFCX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez I Zubiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3DNK6B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cole-Hamilton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2003.11.048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDNPTF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Derek Woollins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2003.10.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZJ8JL1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02603590390464216" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wainwright" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(02)01007-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1BG40V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Clarke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Foster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Slawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B101656N" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez Izubiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546604" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Maarten Teuben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reedijk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908135F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>