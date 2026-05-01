--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -685,295 +685,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
+                <w:t xml:space="preserve">Genetic Mining of Newly Isolated Salmophages for Phage Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+                <w:t xml:space="preserve">Julia Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+                <w:t xml:space="preserve">David Olivenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Normanno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pilet</w:t>
+                <w:t xml:space="preserve">Josep Casadesús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836431v1</w:t>
+                <w:t xml:space="preserve">hal-03781524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Mining of Newly Isolated Salmophages for Phage Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Structural Dynamics of a Bacterial Chaperone in Its Native Environment by Nitroxide-Based EPR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gendre</w:t>
+                <w:t xml:space="preserve">Alessio Bonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Normanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Casadesús</w:t>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (16), pp.8917. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23168917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781524v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Virulent Bacteriophages Infecting Mediterranean Isolates of the Plant Pest Xylella fastidiosa and Xanthomonas albilineans</w:t>
               </w:r>
@@ -1089,64 +1089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic biosensors for bacteriophage detection and phage receptor discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Olivenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Casadesús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,948 +1701,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French Phage Network”-Second Meeting Report</w:t>
+                <w:t xml:space="preserve">Semi-autonomous inline water analyzer: design of a common light detector for bacterial, phage, and immunological biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
+                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Kaltz</w:t>
+                <w:t xml:space="preserve">Damien Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Froissart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ginet</w:t>
+                <w:t xml:space="preserve">Catherine Brutesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Prévéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v9040087⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.66--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640016v1</w:t>
+                <w:t xml:space="preserve">hal-01470362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward inline multiplex biodetection of metals, bacteria, and toxins in water networks: the COMBITOX project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“French Phage Network”-Second Meeting Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pignol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Kaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5582-4⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v9040087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01640054v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-independent luminescent phage-based biosensor to specifically detect enteric bacteria such as E-coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Franche</w:t>
+                <w:t xml:space="preserve">Toward inline multiplex biodetection of metals, bacteria, and toxins in water networks: the COMBITOX project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vinay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cholat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.42--51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6288-y⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5582-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470361v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-autonomous inline water analyzer: design of a common light detector for bacterial, phage, and immunological biosensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brutesco</w:t>
+                <w:t xml:space="preserve">Substrate-independent luminescent phage-based biosensor to specifically detect enteric bacteria such as E-coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Prévéral</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.66--72. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.42--51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6288-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470362v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-Based Fluorescent Biosensor Prototypes to Specifically Detect Enteric Bacteria Such as E. coli and Salmonella enterica Typhimurium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The primary pathway for lactate oxidation in Desulfovibrio vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Nicolas Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Raphaël Fantino</w:t>
+                <w:t xml:space="preserve">Odile Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Pouillot</w:t>
+                <w:t xml:space="preserve">Gael Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131466⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201336v1</w:t>
+                <w:t xml:space="preserve">hal-01452061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genome remodeling through bacteriophage recombination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Menouni</w:t>
+                <w:t xml:space="preserve">Phage-Based Fluorescent Biosensor Prototypes to Specifically Detect Enteric Bacteria Such as E. coli and Salmonella enterica Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Fantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnu022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204494v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primary pathway for lactate oxidation in Desulfovibrio vulgaris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial genome remodeling through bacteriophage recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Brasseur</w:t>
+                <w:t xml:space="preserve">Rachid Menouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lignon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.606. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnu022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452061v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription termination controls prophage maintenance in Escherichia coli genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Menouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,64 +2754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Elantak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2888,64 +2888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Elantak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3902,261 +3902,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic TMAO respiration in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control and Regulation of KplE1 Prophage Site-specific Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ansaldi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.05936.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (30), pp.21798-21809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M701827200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511127v1</w:t>
+                <w:t xml:space="preserve">hal-03511128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Regulation of KplE1 Prophage Site-specific Recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerobic TMAO respiration in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Théraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Baraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Méjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 282 (30), pp.21798-21809. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (2), pp.484-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M701827200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.05936.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511128v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and genetic analyses reveal a key role in prophage excision for the Torl response regulator inhibitor</w:t>
               </w:r>
@@ -4676,51 +4676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle médié par les phages contre les bactéries phytopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Clavijo-Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage-mediated biocontrol against plant pathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Clavijo-Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,51 +5236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sak4 of phage HK620 is an SSB-stimulated annealase that is involved in the lytic development of the phage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,51 +5530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bulssico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Matveeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Ansaldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Papukashvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04052386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Derdouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Battesti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03781524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casades&#250;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168917" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo-Coppens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01827313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01988228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Battesti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9040087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cholat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5582-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vinay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6288-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8010-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Fantino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131466" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Menouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303400110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.331462" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.331462" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M Perrody" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid M Menouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Genevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023784" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champ" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrody" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fi&#233;vet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Pauleta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00044-11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Panis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duverger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-315" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05936.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701827200" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Antak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ansaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m507409200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Theraulaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mejean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401927101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.14.4502-4509.2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biocontrole-des-maladies-des-plantes/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9098.ch8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394188277" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Besle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Bulssico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Matveeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M Ansaldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Papukashvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04052386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Derdouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Battesti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03781524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivenza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casades&#250;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pierro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bonucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo-Coppens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0805" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01827313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01988228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Battesti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8010-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9040087" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cholat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5582-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vinay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6288-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00606" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Fantino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Pouillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Menouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Champ" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303400110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.331462" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.331462" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Champ" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M Perrody" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid M Menouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Genevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023784" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champ" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrody" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fi&#233;vet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cascales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia R Pauleta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00044-11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Panis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duverger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-315" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M701827200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05936.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Antak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ansaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m507409200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Theraulaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mejean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401927101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.14.4502-4509.2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/biocontrole-des-maladies-des-plantes/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9098.ch8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394188277" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Besle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>