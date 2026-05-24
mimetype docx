--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">105988332</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=NjA_PUwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,2387 +213,2387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Mean Shifts in a Class of Time Series CHARN Models with Application to Financial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (10), pp.359-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural language processing (NLP) and association rules (AR)-based knowledge extraction for intelligent fault analysis: a case study in semiconductor industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36, pp.357-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-023-02245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04278681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big GCVAE: decision-making with adaptive transformer model for failure root cause analysis in semiconductor industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36, pp.2423-2438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-024-02346-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04530213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised approach for an optimal representation of the latent space of a failure analysis dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11227-023-05634-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04243857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding fault detection and diagnosis using one-class SVM with distance substitution kernels and random convolutional kernel transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
+                <w:t xml:space="preserve">Root cause prediction for failures in semiconductor industry, a genetic algorithm–machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Casoetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11768-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30769-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04160559v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root cause prediction for failures in semiconductor industry, a genetic algorithm–machine learning approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Welding fault detection and diagnosis using one-class SVM with distance substitution kernels and random convolutional kernel transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casoetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30769-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1-2), pp.459-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11768-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390980v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04160559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-level and multi-objective optimization of renewable energy sources and storage planning to support existing overloaded electricity grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1450-1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04185672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welding monitoring and defect detection using probability density distribution and functional nonparametric kernel classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-021-01871-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03443771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing protection in torrential mountain watersheds: A new conceptual integrated decision-aiding framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80, pp.464-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01982080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria Evaluation of End-of-Life Vehicles’ Dismantling Scenarios with Respect to Technical Performance and Sustainability Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HR Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/resources5040042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01414038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Fluctuating Rates of Hospitalizations in Relation to Influenza Epidemics and Meteorological Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0157492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage natural risks in mountain areas in a context of imperfect information? New frameworks and paradigms for expert assessments and decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment Systems and Decisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 34 (Issue 2), pp 288-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10669-014-9501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00995011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour-impact assessment around a landfill site from weather-type classification, complaint inventory and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riesenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume 93 (Issue 1), pp.85-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00637877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (2), 23 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jaeis.2011070103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00673500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des possibilités pour la fusion de données dans un modèle d'analyse multicritère hiérarchique. Application à la reconnaissance de zone prioritaire en ingénierie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44/4-5, pp.463-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jesa.44.463-477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00495124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of odorous compounds at municipal landfill sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sadowska-Rociek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kurdziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Szczepaniec-Cieciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riesenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0734242X09334616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00673516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale et décision territoriale participative. Conception et mise en œuvre dans des ateliers chercheurs acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VOL 18 (4), pp.549-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/geo.18.549-569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00357015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollution forecasting. Applications of horizontal and vertical vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.553-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jesa.39.553-569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00394804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondations dans l'Hérault : Les plans communaux d'interventions graduées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 82, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique des SIG en aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, V8 (n°1-2 : Les nouveaux usages de l'information géographique), pp.2-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00855067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique urbaine et climat local : l'exemple de l'agglomération stéphanoise en 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rouchouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 72 (4), pp.315-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/geoca.1997.4712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00855079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2582,11776 +2603,11776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Statistical and Data-Driven Models for Anomaly Detection and Quality Control Improvement Based on Heterogeneous Industrial Data in Medical Device Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liseth Pasaguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Early-Career Researchers’ Day of the DATA Programme I-SITE CAP 20-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in a Production Line: Statistical Learning Approach and Industrial Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Kheirallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Conference on Manufacturing Systems - CMS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05049494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated model for anomaly detection: a statistical learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Kheirallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56eme journees de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference and Model Selection for Models Adapted to Record Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles R. Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mefleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications (EVA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chapel Hill, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Climate Change Through the Lens of Records Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mefleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56eme journees de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Variable Selection and Anomaly Detection: Record-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 5th IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MENACOMM62946.2025.10911010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouper les Capteurs Similaires Grace à leurs Données dans le Contexte de Massive IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 : 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify the most influential employees in Covid-19 Pandemic by A stochastic MILP influence maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Najafi-Zangeneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Conference on Operational Reseach (EURO XXXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithm for Detecting Weak Changes in the Mean in a Class of CHARN Models with Application to Welding Electrical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Grande Canarie, Spain. pp.42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2024068042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04699930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in a Production Line: Statistical Learning Approach and Industrial Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Kheirallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.341-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71637-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04709567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification for Efficient and Risk-Sensitive Reinforcement Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+                <w:t xml:space="preserve">Anomaly Detection Based on System Log Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLDQAD 2023 : International Conference on Linked Data Quality and Anomaly Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04378533v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04059771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on System Log Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RoboTwin: Combining Digital Twin and Artificial Intelligence Domains for Controlling Robots in Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLDQAD 2023 : International Conference on Linked Data Quality and Anomaly Detection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KES-AMSTA 2023: Agents and Multi-agent Systems: Technologies and Applications 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.15-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-3068-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04059771v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Explainable Abnormal Time Series Subsequence Detection Using Random Convolutional Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference, DeLTA 2023 : Deep Learning Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.280-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39059-3_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079906v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04178181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoboTwin: Combining Digital Twin and Artificial Intelligence Domains for Controlling Robots in Industry 4.0</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Efficient Message Scheduling with Redundancy Control for Massive IoT Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-AMSTA 2023: Agents and Multi-agent Systems: Technologies and Applications 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-3068-5_2⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386016v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632557v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Abnormal Time Series Subsequence Detection Using Random Convolutional Kernels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, DeLTA 2023 : Deep Learning Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04178181v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Message Scheduling with Redundancy Control for Massive IoT Monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Deep Q-Networks for Domestic Hot Water Systems Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118910⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.234-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011647400003393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632557v4</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04030211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Deep Q-Networks for Domestic Hot Water Systems Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Quantification for Efficient and Risk-Sensitive Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mexico City, France. pp.1429-1434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI52147.2023.10372067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011647400003393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-04030211v1</w:t>
+                <w:t xml:space="preserve">emse-04378533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Uncertainties in Power Demand Estimation on the Optimal Design of Renewable Energy Sources and Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEGE 2022: IEEE 10th International Conference on Smart Energy Grid Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oshawa, Canada. pp.68-73, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEGE55279.2022.9889769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03792486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565071v3</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03843561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03843561v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565071v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP based on GCVAE for intelligent Fault Analysis in Semiconductor industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 27th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stuttgart, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03945261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Vision based welding defect detection using YOLOv3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
+                <w:t xml:space="preserve">Anomaly Detection based on Alarms Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Casoetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 AIMLNET International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/csit.2022.121810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03837669v1</w:t>
+                <w:t xml:space="preserve">emse-03945296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection based on Alarms Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computer Vision based welding defect detection using YOLOv3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casoetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AIMLNET International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/csit.2022.121810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03945296v1</w:t>
+                <w:t xml:space="preserve">hal-03837669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Allocation and Sizing of Renewable Energy Sources and Storage Systems to Support Over-Solicited Electricity Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 6th International Conference on Green Energy and Applications (ICGEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Singapour, Singapore. pp.14-21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icgea54406.2022.9791941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude épistémique : des données aux modèles en géomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAGIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03592205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Variable Selection Using a Genetic Algorithm: An Application to Textual Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Systems and Power Management (IC2SPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Beyrouth, Lebanon. pp.11-19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9989008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03923877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On welding defect detection and causalities between welding signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lyon, France. p 401-408, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03325323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on welding signal in the manufacturing of hot water tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amine Melakhsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03524265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β -Variational AutoEncoder and Gaussian Mixture Model for Fault Analysis Decision Flow in Semiconductor Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03524369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Fault Analysis Decision Flow in Semiconductor Industry 4.0 Using Natural Language Processing with Deep Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houari Toubakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lyon, France. p 429-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03325358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Power Demand Uncertainties on the Electrical Power System Optimization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Palmas De Gran Canaria, Spain. pp.3432-3443, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/069564-0308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodeling Based Approach for District Heat Network Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Aghbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. pp.295-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02301028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New MCDM methods under uncertainty applied to integrated natural risks management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01586720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative pour élaborer une échelle d’évaluation floue d’un indicateur de stabilité structurale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Approche quantitative pour laborer une echelle d'evaluation experte d'un indicateur de stabilite structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Ciocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01311705v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’aide à la décision basée sur un raisonnement évidentiel pour évaluer l’efficacité d’un ouvrage torrentiel de stabilisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deqiang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.56-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605949v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ER-MCDA and BF-TOPSIS to Decide on Effectiveness of Torrent Protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01364864v1</w:t>
+                <w:t xml:space="preserve">emse-01353475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Efficiency of Torrential Protective Structures With New BF-TOPSIS Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Protection structures against natural hazards: from failure analysis to effectiveness assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Fusion (FUSION 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2267-2274</w:t>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01353475v1</w:t>
+                <w:t xml:space="preserve">hal-02605948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche quantitative pour laborer une echelle d'evaluation experte d'un indicateur de stabilite structurale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605953v1</w:t>
+                <w:t xml:space="preserve">emse-01311696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection structures against natural hazards: from failure analysis to effectiveness assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d’aide à la décision basée sur un raisonnement évidentiel pour évaluer l’efficacité d’un ouvrage torrentiel de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carladous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, France. pp.9</w:t>
+              <w:t xml:space="preserve">9èmes Journées Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605948v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'aide à la décision basée sur un raisonnement évidentiel pour évaluer l'efficacité d'un ouvrage torrentiel de stabilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Approche quantitative pour élaborer une échelle d’évaluation floue d’un indicateur de stabilité structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Di Ciocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01311696v1</w:t>
+                <w:t xml:space="preserve">emse-01311705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating industrial energy consumption as short-term demand response resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Blancarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murin Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual International Conference on Sustainable Energy and Environmental Sciences (SEES 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01119393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief function theory based decision support methods: application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carladous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.3643-3652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessment of risk mitigation measures effectiveness: application to natural risks in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Denver,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01086019v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of risk mitigation measures effectiveness: application to natural risks in mountains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne: Évaluation économique en complément des volets structurels et fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Denver,, United States</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01320628v1</w:t>
+                <w:t xml:space="preserve">hal-02605943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne: Évaluation économique en complément des volets structurels et fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Integrated assessment of the efficiency of protection systems against natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Lambda Mu 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605943v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01086023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of the efficiency of protection systems against natural hazards in mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vers une analyse intégrée de l’efficacité des ouvrages de protection contre les risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lambda Mu 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01086023v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01086019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de systèmes d'aide à la décision en contexte incertain par analyse multicritère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inverse modeling to estimate methane surface emission with optimization and reduced models: application of waste landfill plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chojnacki</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espéran Padonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Reims, France. pp 57-58</w:t>
+              <w:t xml:space="preserve">13th Annual Conference of the European Network for Business and Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00915094v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00849417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term load forecasting in the industry for establishing consumption baselines: A French case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIPFOR 2013 "Workshop on Industry &amp; Practices for Forecasting"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00849418v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00862319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'analyse de l'efficacité des ouvrages de protection Application aux risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t>
+              <w:t xml:space="preserve">Assises Nationales sur les Risques Naturels 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00862319v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00923984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse modeling to estimate methane surface emission with optimization and reduced models: application of waste landfill plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference of the European Network for Business and Industrial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00849417v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00915118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse de l'efficacité des ouvrages de protection Application aux risques naturels en montagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marco</w:t>
+                <w:t xml:space="preserve">Advanced decision-aiding methods for natural risk management in a context of imperfect information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales sur les Risques Naturels 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00923984v1</w:t>
+                <w:t xml:space="preserve">hal-02605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interpolation spatiale floue en Sciences de l'Environnement : de la faisabilité technique à l'utilisation experte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France. pp 69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00915118v1</w:t>
+                <w:t xml:space="preserve">emse-00915097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced decision-aiding methods for natural risk management in a context of imperfect information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Transposing Energy Consumption Analysis and Forecasting Tools from the Industrial Site to the Equipment Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Blancarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
+              <w:t xml:space="preserve">NICST'2013, New and smart Information Communication Science and Technology to support Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605936v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00862323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale floue en Sciences de l'Environnement : de la faisabilité technique à l'utilisation experte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Validation de systèmes d'aide à la décision en contexte incertain par analyse multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gentils</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Reims, France. pp 69-75</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France. pp 57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00915097v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00915094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposing Energy Consumption Analysis and Forecasting Tools from the Industrial Site to the Equipment Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Short term load forecasting in the industry for establishing consumption baselines: A French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Blancarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICST'2013, New and smart Information Communication Science and Technology to support Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">WIPFOR 2013 "Workshop on Industry &amp; Practices for Forecasting"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00862323v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00849418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Optimization in Groundwater using Proper Orthogonal Decomposition as a Reduced Modeling Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John N. Wise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference from Scientific Computing to Computational Engineering (5th IC-SCCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00740968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal approach and modeling for the identification and quantification of water exchange between a river and its alluvial aquifer - application to the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.5352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support tools for natural hazards management under uncertainty: new approaches based on multicriteria decision analysis and evidential reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations hydrauliques nappe alluviale-rivière. Application à un secteur anthropisé du fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " l'Eau, les Déchets et le Developpement Durable " (E3D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc. pp.n° 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00681233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spatio-temporelle et modélisation pour l'identification et la quantification des échanges hydrauliques entre une rivière et sa nappe phréatique alluviale. Application au fleuve Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau (GRAIE), Integral Sciences Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision multicritère en présence de données incertaines : application à la localisation de sites de stockage de déchets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">AHP and uncertainty theories for decision making using the ER-MCDA methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy / Network Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00679646v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AHP and uncertainty theories for decision making using the ER-MCDA methodology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Décision multicritère en présence de données incertaines : application à la localisation de sites de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Analytic Hierarchy / Network Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sorrente, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">12e congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655751v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00679646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819314v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision et fusion d'information pour l'expertise des risques naturels : analyse de l'efficacité des ouvrages de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. November</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">6èmes journées de la fiabilité des matériaux et des structures (JFMS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558875v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Dezert</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Smarandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471876v1</w:t>
+                <w:t xml:space="preserve">hal-00471855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying new uncertainty related theories and multicriteria decision analysis methods to snow avalanche risk management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A two-step fusion process for multi-criteria decision applied to natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Richard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
+              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558291v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision et fusion d'information pour l'expertise des risques naturels : analyse de l'efficacité des ouvrages de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Applying new uncertainty related theories and multicriteria decision analysis methods to snow avalanche risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées de la fiabilité des matériaux et des structures (JFMS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 21 p</w:t>
+              <w:t xml:space="preserve">Internationational snow science workshop 2010 (ISSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Squaw Valley, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558278v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritères et fusion d'information pour l'expertise et la gestion intégrée des risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florentin Smarandache</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Theory of Belief Functions, April 1- 2, 2010 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. Paper no 132</w:t>
+              <w:t xml:space="preserve">Colloque LambdaMu 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471855v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères et fusion d'information pour l'expertise et la gestion intégrée des risques naturels en montagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LambdaMu 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558284v1</w:t>
+                <w:t xml:space="preserve">emse-00673543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
+              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00673543v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des possibilités pour la fusion de données dans un modèle d'Analyse Multicritère Hiérarchique : Application à la reconnaissance de priorité en Ingénierie de l'Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC et Environnement 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour la valorisation des continuums écologiques départementaux dans l'aménagement du territoire. Application aux Scot de la Loire (42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Inforsid « Informatique des organisations et systèmes d'information et de décision »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.33-42, Session: Gestion des Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00409458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence des possibilités pour la fusion de données dans un modèle d'Analyse Multicritère Hiérarchique : Application à la reconnaissance de priorité en Ingénierie de l'Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC et Environnement 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Calais, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel combined approach for bedrock incision analysis: geochemistry and hydraulic modelling. Loire River Application (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemple d’application aux phénomènes naturels en montagne : risques torrentiels et d’avalanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Evolution, Monitoring, Simulation, Management and Remediation of the geological environment and landscape</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Les nouvelles théories de l’incertain pour la maîtrise des risques industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cachan, France. pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00354907v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer une dimension écologique et paysagère dans la planification territoriale - Méthode et questionnement à propos de la démarche Infrastructures Vertes et Bleues (IVB) dans les SCoT de la Loire (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils pour décider ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Québec, France. 17p. (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00356342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d’application aux phénomènes naturels en montagne : risques torrentiels et d’avalanche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Exemple d'application aux phénomènes naturels en montagne : risques torrentiels et d'avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Les nouvelles théories de l’incertain pour la maîtrise des risques industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cachan, France. pp.21</w:t>
+              <w:t xml:space="preserve">Les nouvelles Théories de l'Incertain pour la Maîtrise des Risques Industriels Logique Floue, approches possibilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596538v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00358581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application aux phénomènes naturels en montagne : risques torrentiels et d'avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Novel combined approach for bedrock incision analysis: geochemistry and hydraulic modelling. Loire River Application (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Tombozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles Théories de l'Incertain pour la Maîtrise des Risques Industriels Logique Floue, approches possibilistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Evolution, Monitoring, Simulation, Management and Remediation of the geological environment and landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.87-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/GEO080091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00358581v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00354907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer Systèmes d'Information Géographique (SIG) et Analyse Multi-Critères (AMC) dans un contexte participatif pour intégrer une dimension écologique et paysagère dans la planification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint Etienne - Clermont-Ferrand, France. pp.CdRom. ISBN : 978-2-85710-078-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing population exposure to odorous pollution from a landfill site over complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riesenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saptial Interpolation for Climate Data: The use of GIS in climatology &amp; meteorology- COST-719</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Londres, United Kingdom. pp.253-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate-forme de simulation d'une négociation environnementale (extraction de granulat dans la Plaine du Forez)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint Etienne - Clermont-Ferrand, France. pp.CdRom. ISBN : 978-2-85710-078-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer SIG et AMC dans un contexte participatif pour inégrer une dimension écologique et paysagère dans la planification territoriale- Infrastructures Vertes et Bleues dans le Scot Sud-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internationale de Géomatique et d'Analyse Spatiale SAGEO2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Etiennne / Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of snow avalanche post-event field investigations : tools, difficulties and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, (États-Unis), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing population exposure to odorous pollution from a landfill site over complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riesenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST-719 Conference "The use of GIS in climatology &amp; meteorology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of snow avalanches post-event field investigations: tools, difficulties and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Snow Science Workshop 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Telluride - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of population exposure to odorous pollution from a Landfill site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The use of GIS in climatology &amp; meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS and geodatabases for groundwater flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on the Analytic Element Method, ICAEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Manhattan, United States. pp.PAGES="66-76", GIS and AEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed method to assess odour impact using data classification and highresolution numerical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the topography on odour dispersion from a landfill located in complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riesenmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Valencia, Spain. pp.ISBN 1-898543-92-5</w:t>
+              <w:t xml:space="preserve">5th Annual Meeting of the European Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203558v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution large-eddy simulations for odour-impact assessement (Abstract n° 09756)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved Clustering by Rotation of Cluster Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd General assembly of the European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Adaptive and Natural Computing Algorithms (ICANNGA), Coimbra, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Coimbra, Portugal. pp.136-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-211-27389-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203561v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00394814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of odour emissions from a landfill through numerical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">High-resolution large-eddy simulations for odour-impact assessement (Abstract n° 09756)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Riesenmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th annual Meeting of the european meteorological society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Utrecht, New Zealand</w:t>
+              <w:t xml:space="preserve">2nd General assembly of the European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienna, Australia. pp.ISSN 1029-7006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203584v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental data treatment to extract the Knowledge needed for “advanced decision-making”- A «mixed approach » to modelling and to simulating “natural or non natural” process effects in the Environmental Sciences : from GIS to Data Mining through Determinist Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of odour emissions from a landfill through numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Chemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPAST Lecture in Emerging Technology of Kansas Sate University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Manhattan Kansas, United States</w:t>
+              <w:t xml:space="preserve">5th annual Meeting of the european meteorological society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Utrecht, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409902v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the topography on odour dispersion from a landfill located in complex terrain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental data treatment to extract the Knowledge needed for “advanced decision-making”- A «mixed approach » to modelling and to simulating “natural or non natural” process effects in the Environmental Sciences : from GIS to Data Mining through Determinist Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual Meeting of the European Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">VPAST Lecture in Emerging Technology of Kansas Sate University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Manhattan Kansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409761v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Clustering by Rotation of Cluster Centres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the topography on odour dispersion from a landfill located in complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Chemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptive and Natural Computing Algorithms (ICANNGA), Coimbra, Portugal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th annual Meeting of the european meteorological society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Utrecht, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00394814v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00411755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the topography on odour dispersion from a landfill located in complex terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Mixed method to assess odour impact using data classification and highresolution numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th annual Meeting of the european meteorological society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Utrecht, New Zealand</w:t>
+              <w:t xml:space="preserve">5th International Conference on Urban Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Valencia, Spain. pp.ISBN 1-898543-92-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00411755v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de dysfonctionnements du réseau d'AEP de la Ville de Chisinau (Moldova) par requêtes temporelles et spatiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Elaboration d'un niveau d'urgence par la méthode hiérarchique multicritères pour le renouvellement du réseau d'eau potable de la ville de Chisinau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Blindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004, Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence Internationale sur les Problèmes actuels d'urbanisme et aménagement du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Chisinau, Moldavie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00413055v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00413025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un niveau d'urgence par la méthode hiérarchique multicritères pour le renouvellement du réseau d'eau potable de la ville de Chisinau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritère pour l'évaluation du potentiel écologique des carrières en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence Internationale sur les Problèmes actuels d'urbanisme et aménagement du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Chisinau, Moldavie</w:t>
+              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004, Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00413025v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00412933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère pour l'évaluation du potentiel écologique des carrières en eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse spatio-temporelle de dysfonctionnements du réseau d'AEP de la Ville de Chisinau (Moldova) par requêtes temporelles et spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Blindu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004, Géomatique et Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00412933v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00413055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs de vecteurs verticaux appliqués à la fiabilité de la prévision de la pollution atmosphérique par classifieur neuronal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque "STIC et ENVIRONNEMENT" Automatique, traitement de l'information, systèmes logiciels et matériels appliqués aux domaines Air, Eau et Déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating groundwater and vortical flows using a non-conforming approximation of Darcy's and Stockes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clopeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on the Analytic Element Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de scénarii &amp;quot; type &amp;quot; d'apparition de nuisances olfactives pour la prescription de recommandations lors de l'exploitation d'un centre de stockage d'ordures ménagères et de déchets industriels banals : réduction de la production d'odeurs sur une alvéole en exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque EURODEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénario climatologique et météorologique pour la semi prédiction de nuisances olfactives : application à un centre de stockage d'ordures ménagères et de déchets industriels banals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque "STIC et ENVIRONNEMENT" Automatique, traitement de l'information, systèmes logiciels et matériels appliqués aux domaines Air, Eau et Déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de données météorologiques pour l'étude de la concentration en ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque "STIC et ENVIRONNEMENT" Automatique, traitement de l'information, systèmes logiciels et matériels appliqués aux domaines Air, Eau et Déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Ozone Peaks : A combined CBR and cell mapping approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Herrera Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Environmental Modelling and Software Society (IEMSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Lugano, Switzerland. p. 532-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00727878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to interpret the urban atmospheric pollutant measurements based on emissions analysis and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Madaleno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth international conference on the harmonisation within atmospheric dispersion modelling for regulatory purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Rouen, France. p.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00855456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique de gestion des ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fropier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des parcs naturels régionaux de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, France. pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00855480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique des SIG en aménagement du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Détection de zones (précurseurs thermiques de la formation des masses d'air chaud, véhicules de la pollution atmosphérique) par la simulation du transfert radiatif à l'aide de tracé de rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cassini GDR 1041</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, France</w:t>
+              <w:t xml:space="preserve">APMS'98, conférence internationale sur la modélisation et la simulation de la pollution atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Champs sur marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00856713v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00856841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des SIG pour la protection des eaux souterraines. Evaluation simultanée des risques de pollution et du dimensionnement des zones de protection autour des captages d'eau potable pour la Parc naturel régional du Pilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGURA'97, Recherche et Développement en SIG Méthodes et outils pour le territoire et l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00856939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de zones (précurseurs thermiques de la formation des masses d'air chaud, véhicules de la pollution atmosphérique) par la simulation du transfert radiatif à l'aide de tracé de rayon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pratique des SIG en aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Roelens</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS'98, conférence internationale sur la modélisation et la simulation de la pollution atmosphérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Champs sur marne, France</w:t>
+              <w:t xml:space="preserve">Colloque Cassini GDR 1041</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00856841v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00856713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et propagation d'atténuation d'une pollution sur un MN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation spatiale des risques de pollution des rivières par les nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pauze</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4emes rencontres hydrologiques franco-roumaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Suceava, Roumanie</w:t>
+              <w:t xml:space="preserve">INRIA, Informatique pour l'Environnement'97, Conférence Européenne sur les Technologies de l'Information pour l'Environnement, Strasbourg, 10-12 sept 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Paris, France. pp.412-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00856882v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale des risques de pollution des rivières par les nitrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation et propagation d'atténuation d'une pollution sur un MN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Graillot</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRIA, Informatique pour l'Environnement'97, Conférence Européenne sur les Technologies de l'Information pour l'Environnement, Strasbourg, 10-12 sept 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Paris, France. pp.412-421</w:t>
+              <w:t xml:space="preserve">4emes rencontres hydrologiques franco-roumaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Suceava, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009126v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00856882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Spectral Analysis and Optimal Transport for Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Anis Kheffache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l’apprentissage automatique : Plate-Forme Intelligence Artificielle 2025 (PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithm for Weak Changes Detection with Application to Financial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Progress Through Innovation in Data Science, Health, Environment, and Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting hospital admissions with integer-valued time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Valenzuela, Fernando Rojas, Héctor Pomares, Ignacio Rojas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Time Series and Forecasting, ITISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. , 2, pp.897-998, Proceedings ITISE-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02301132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14361,2947 +14382,2947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation et calcul d’objets géographiques flous en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imperfection des données géographiques 2 Cas d’utilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.3-25, 2024, 9781784056254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04667657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Computation of Fuzzy Geographic Objects in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507352.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalismes et représentation des objets géographiques imparfaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imperfection des données géographiques 1 : bases théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.87-116, 2019, 978-1-78405-624-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalismes et représentation des objets géographiques imparfaits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reasoning in Modal Logic for Uncertain Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02292302v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Matter : Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formalisms and Representations of Imperfect Geographic Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley Online Library, pp.i-xii, 2019, 9781119507284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119507284.fmatter⟩</w:t>
+              <w:t xml:space="preserve">, Wiley Online Library, pp.73-103, 2019, 9781119507284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02267420v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02267373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfection et information géographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formalismes et représentation des objets géographiques imparfaits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE, pp.5-12, 2019, 9781784056247</w:t>
+              <w:t xml:space="preserve">, ISTE, pp.87-115, 2019, 9781784056247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02292278v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02292302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning in Modal Logic for Uncertain Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Front Matter : Geographic Data Imperfection 1: From Theory to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Wiley, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch8⟩</w:t>
+              <w:t xml:space="preserve">, Wiley Online Library, pp.i-xii, 2019, 9781119507284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.fmatter⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413534v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02267420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisms and Representations of Imperfect Geographic Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Imperfection et information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.5-12, 2019, 9781784056247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02267373v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02292278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfection and Geographic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Online Library, pp.1-10, 2019, 9781119507284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02267359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Aid Methods Based on Belief Function Theory with Application to Torrent Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bossé É., Rogova G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Quality in Information Fusion and Decision Making. Information Fusion and Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.329-357, 2019, 978-3-030-03643-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03643-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02094823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New ER-MCDA Mapping for Decision-Making Based on Imperfect Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jiřina Vejnarová, Václav Kratochvíl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications 4th International Conference, BELIEF 2016, Prague, Czech Republic, September 21-23, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9861 (5), Springer International Publishing, p. 46-55, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 457. Belief function theory based decision support methods: Application to torrent protection work effectiveness and reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio, Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.Pages 3643-3652, 2015, ESREL 2015, 978-1-315-64841-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19094-479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01311574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Term Load Forecasting in the Industry for Establishing Consumption Baselines: A French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Blancarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Stochastic Learning for Forecasting in High Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 217, Springer, pp 1-20, 2015, Lecture Notes in Statistics, 978-3-319-18731-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18732-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01184916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision making based on DSmT-AHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dezert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarandache Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florentin Smarandache; Jean Dezert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion. Collected Works.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Research Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-22, 2015, 9781599733241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01122751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7.1.1 Gas compounds. THE ADEME RESEARCH PROGRAMME ON ATMOSPHERIC EMISSIONS FROM COMPOSITING : Research findings and literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clincke</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE ADEME RESEARCH PROGRAMME ON ATMOSPHERIC EMISSIONS FROM COMPOSITING : Research findings and literature review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, p 165-175, 2012</w:t>
+              <w:t xml:space="preserve">Programme de recherche de l’ADEME sur les émissions atmosphériques du compostage : Connaissances acquises et synthèse bibliographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.243, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00746610v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chapitre 7.1.1 Composés gazeux. Programme de recherche de l'ademe sur les émissions atmosphériques du compostage : connaissances acquises et synthèse bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Clincke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle DEPORTES; Pascal MALLARD; Laurence LOYON. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de recherche de l’ADEME sur les émissions atmosphériques du compostage : Connaissances acquises et synthèse bibliographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.243, 2012</w:t>
+              <w:t xml:space="preserve">Programme de recherche de l'ademe sur les émissions atmosphériques du compostage : connaissances acquises et synthèse bibliographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, p 154-161, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810425v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00714601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7.1.1 Composés gazeux. Programme de recherche de l'ademe sur les émissions atmosphériques du compostage : connaissances acquises et synthèse bibliographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de recherche de l'ademe sur les émissions atmosphériques du compostage : connaissances acquises et synthèse bibliographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Technologies for Constructing Complex Agricultural and Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, 23 p., 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-0333-2.ch010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00714601v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00685759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Geographic Information System (GIS) and Multi-Criteria Analysis (MCA) for Modelling the Ecological Continuum in Participative Territorial Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chapter 7.1.1 Gas compounds. THE ADEME RESEARCH PROGRAMME ON ATMOSPHERIC EMISSIONS FROM COMPOSITING : Research findings and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Clincke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle DEPORTES; Pascal MALLARD; Laurence LOYON. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technologies for Constructing Complex Agricultural and Environmental Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">THE ADEME RESEARCH PROGRAMME ON ATMOSPHERIC EMISSIONS FROM COMPOSITING : Research findings and literature review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, p 165-175, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00685759v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00746610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information fusion for natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion - Collected works - Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dezert J. and Smarandache F., pp.565-659, 2009, 978-1-59973-073-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00410505v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information fusion for natural hazards in mountains</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information, fusion for natural hazards in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florentin Smarandache &amp; Jean Dezert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion - Collected works - Volume 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dezert J. and Smarandache F., pp.565-659, 2009, 978-1-59973-073-8</w:t>
+              <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, America Research Press, ProQuest Information &amp; Learning, pp 5- 1006, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592978v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en montagne : aspects juridiques de l'affichage de l'incertitude dans les expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et environnement : la fin des certitudes scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, pp.281-291, 2008, Ecologie humaine, 978-2-7449-0733-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing population exposure to odorous pollution from a landfill over complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Riesenmey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Chemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hartwig Dobesch; Pierre Dumolard; Izabela Dyras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Interpolation for Climate Data: The Use of GIS in Climatology and Meterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470612262.ch20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en montagne : aspects juridiques de l'affichage de l'incertitude dans les expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'Ecologie Humaine Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et Environnement La fin des certitudes scientiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecologie Humaine, Edisud, 460 p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du risque de transport de matières dangereuses (TMD) à l'échelle départementale - application au transport routier sur le département de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide à la décision pour l'aménagement du territoire : méthodes et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes – Lavoisier, 436p, 2006, Traité IGAT, série Aménagement et gestion du territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases théoriques des méthodes et outils d'aide à la décision territoriale - conditions d'utilisation pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide à la décision pour l'aménagement du territoire : méthodes et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes – Lavoisier, 436p, 2006, Traité IGAT, série Aménagement et gestion du territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Engineering Practice, Improved clustering by rotation of clusters centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ribeiro, B.; Albrecht, R.F.; Dobnikar, A.; Pearson, D.W.; Steele, N.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptative an Natural Computing Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 545 p, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la vulnérabilité aux inondations et aide à la programmation des interventions par analyse multicritère spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'information et risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MINES ParisTech, p 175 - 192, 2004, ISBN:2-911762-52-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00413061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17311,874 +17332,874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’imperfection des données géographiques 2 Cas d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 2024, 9781786302984. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. ISTE, pp.204, 2024, 9781784056254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-04479990v1</w:t>
+                <w:t xml:space="preserve">emse-04667655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imperfection des données géographiques 2 Cas d’utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. ISTE, pp.204, 2024, 9781784056254</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Wiley, 2024, 9781786302984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04667655v1</w:t>
+                <w:t xml:space="preserve">emse-04479990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. Wiley Online Library, pp.216, 2019, 9781119507284. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. ISTE, pp.224, 2019, 9781784056247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119507284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-02267411v1</w:t>
+                <w:t xml:space="preserve">emse-02292264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. ISTE, pp.224, 2019, 9781784056247</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. Wiley Online Library, pp.216, 2019, 9781119507284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02292264v1</w:t>
+                <w:t xml:space="preserve">emse-02267411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les STIC pour l'environnement 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Transvalor - Presses des Mines, pp.342, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Gestion des Connaissances Spatio-temporelles : Applications à la géomatique pour la gestion des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.218, 2008, Revue RNTI E13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00358674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGEO2007, Rencontres internationales Géomatique et Territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech-ENGREF Clermont-Ferrand, pp.CdRom. ISBN : 978-2-85710-078-2, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases théoriques des méthodes et outils d'aide à la décision territoriale - conditions d'utilisation pratiques, Aide à la décision pour l'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Déchomets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hemès IGAT, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du risque de transport de matières dangereuses (TMD) à l'échelle départementale - application au transport routier sur le département de la Loire, Aide à la décision pour l'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Despouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès IGAT, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18188,1769 +18209,1769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre le climat, les épidémies et les flux hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Gailliègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00915087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPASEL : Outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLEN : Modèle de prévision de la présence de pollens dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00423301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Emergence : Développement d'un outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation du Risque Sanitaire lié aux émissions de Chrome VI - Entreprise EUROTHAL SA (Saint-Étienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00410803v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du Risque Sanitaire lié aux émissions de Chrome VI - Entreprise EUROTHAL SA (Saint-Étienne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet Emergence : Développement d'un outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00410802v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation pour une intégration sociale et environnementale des gravières sur un territoire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du contexte de plaintes et des conditions d'apparition des nuisances olfactives liées à l'exploitation d'une plate-forme de compostage, site de St Just-St Rambert (Loire), RONAVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sébastien</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">emse-00413083v1</w:t>
+                <w:t xml:space="preserve">emse-00413070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des tendances de variables météorologiques pour la détection de scenarii favorisant l'apparition de nuisances olfactives sur le centre de stockage de la SATROD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00413068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du contexte de plaintes et des conditions d'apparition des nuisances olfactives liées à l'exploitation d'une plate-forme de compostage, site de St Just-St Rambert (Loire), RONAVAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation pour une intégration sociale et environnementale des gravières sur un territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brodhag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00413070v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00413083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Record-Based Block Method for Anomaly Detection in Nonlinear Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Al Tannoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyam Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On detecting changes in the mean with application to financial data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combining Spectral Analysis and Optimal Transport for Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Anis Kheffache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Krémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05135979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Spectral Analysis and Optimal Transport for Anomaly Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Detecting Changes in the Mean of Maximum and Minimum Temperatures Across European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoayek Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton‐hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04998905v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Changes in the Mean of Maximum and Minimum Temperatures Across European Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton‐hubert</w:t>
+                <w:t xml:space="preserve">On detecting changes in the mean with application to financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218436v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping Similar Sensors Based on their Sent Data in a Massive IoT Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwen Maudet</w:t>
+                <w:t xml:space="preserve">New algorithm for weak changes detection with application to real data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424455v4</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New algorithm for weak changes detection with application to real data.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grouping Similar Sensors Based on their Sent Data in a Massive IoT Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424352v2</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424455v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile and Generic Monitoring Solution Based on LPWAN Sensors Deployed on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GCVAE: Generalized-Controllable Variational AutoEncoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03712594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Pre-trained Models for Failure Analysis Triplets Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Ezukwoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19960,1564 +19981,1564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact sanitaire des fumerolles du terril Saint-Pierre sur l’environnement : Synthèse de l’étude menée sur la période de 2009 à 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Saint-Etienne; Armines. 2025, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terril Saint-PierreEtude du risque sanitaire lié aux fumerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2017, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02065277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terril Saint-PierreEtude du risque sanitaire lié aux fumerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01088180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour analyse multicritère de procédés ou stratégies de traitement de sédiments</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes de validation de systèmes aide à la décision en contexte incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">emse-00908896v1</w:t>
+                <w:t xml:space="preserve">emse-00915126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de validation de systèmes aide à la décision en contexte incertain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guide pour analyse multicritère de procédés ou stratégies de traitement de sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Maeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Méhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">emse-00915126v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00908896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de validation de systèmes d'aide à la décision en contexte incertain :Analyse multicritère pour la qualification d'un modèle de représentation de connaissance imparfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00915122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation et Evaluation au niveau Plateforme Pilote des Procédés de Traitement des PCB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brula</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Maeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSMSE; INSA Lyon. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00769590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des circulations atmosphériques autour du terril Saint-pierre pour l'expertise du risque sanitaire lié aux fumerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00769593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique 2008-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00766956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des émissions liées au compostage :de la définition d'un protocole d'échantillonnage à l'évaluation de l'exposition des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00769594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des émissions liées au compostage : de la définition d'un protocole d'échantillonnage à l'évaluation de l'exposition des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dupuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00410800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00720961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des émissions liées au compostage : de la définition d'un protocole d'échantillonnage à l'évaluation de l'exposition des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00685446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan départementaux d'élimination des déchets : développement durable et principe de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00685453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PRIMO : Plan de réduction intensive et de maîtrise des odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un guide méthodologique de gestion des ressources en eau du Parc du Pilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00858259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21527,105 +21548,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et Heuristiques pour le traitement spatio-temporel de l'information environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne; Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00362418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21693,51 +21714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E9F29A"/>
+    <w:nsid w:val="014D3770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21924,51 +21945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-batton-hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105988332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Salman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ezukwoke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02245-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04530213v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gounet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02346-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04243857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rammal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05634-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04160559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amine Melakhsou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casoetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11768-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30769-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03443771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01871-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schmid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources5040042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01335772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Spiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00637877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chemel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riesenmey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.08.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentils" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.463-477" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-N4ZS9TCJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sadowska-Rociek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurdziel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Szczepaniec-Cieciak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X09334616" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00357015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.549-569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00394804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.553-569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W43GLDKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouchouse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1997.4712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Pasaguayo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Jouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mefleh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345833v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM62946.2025.10911010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Najafi-Zangeneh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04699930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024068042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04709567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04378533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI52147.2023.10372067" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04059771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04178181v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39059-3_19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04030211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011647400003393" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03945261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921524" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921603" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03945296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2022.121810" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592205v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03923877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9989008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03325323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03524265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03524369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03325358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Toubakh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Di Ciocco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batton-Hubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Ciocco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01119393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blancarte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murin Val&#233;rie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00849418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00849417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ran Padonou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00923984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00740968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Wise" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772833v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681233v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409770v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00409458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410487v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354907v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Tombozafy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/GEO080091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riesenmey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chemel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410376v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnevialle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joliveau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escande" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409752v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203558v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203561v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409761v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00394814v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-27389-1_33" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Blindu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413025v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412933v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721321v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Herrera Garcia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madaleno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fropier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roelens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Anis Kheffache" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301132v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352.ch1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608808v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.fmatter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267373v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01184916v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18732-7_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746610v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Clincke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810425v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pradelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00714601v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smarandache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590485v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410635v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612262.ch20" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410653v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411340v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Despouy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vi&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411347v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411906v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04479990v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667655v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267411v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292264v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654823v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-emse.ccsd.cnrs.fr/emse-00358674" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410654v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409896v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#233;chomets" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graillot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409895v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915087v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarazin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410582v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00423301v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410803v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410802v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413083v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413068v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490858v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Tannoury" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Abboud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135979v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998905v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Youssef" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoayek Anis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton&#8208;hubert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424352v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712594v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837798v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554525v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02065277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maeve" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brula" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915126v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915122v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769590v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769593v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766956v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769594v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410800v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721527v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858259v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362418v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-batton-hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105988332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NjA_PUwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Salman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04278681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ezukwoke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02245-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04530213v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gounet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02346-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04243857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rammal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05634-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30769-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04160559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amine Melakhsou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casoetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11768-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fakih" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.08.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03443771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01871-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01982080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.10.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schmid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Naquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources5040042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01335772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Spiga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sarazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00995011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9501-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00637877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chemel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riesenmey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.08.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentils" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.463-477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-N4ZS9TCJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sadowska-Rociek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurdziel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Szczepaniec-Cieciak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X09334616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00357015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.549-569" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00394804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.553-569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W43GLDKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouchouse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1997.4712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Pasaguayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Jouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mefleh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345833v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM62946.2025.10911010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Najafi-Zangeneh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04699930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024068042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04709567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04059771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04178181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39059-3_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04030211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011647400003393" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04378533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI52147.2023.10372067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEGE55279.2022.9889769" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03945261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921524" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03945296v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2022.121810" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921603" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icgea54406.2022.9791941" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03923877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9989008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03325323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03524265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03524369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03325358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Toubakh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0308" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Aghbalou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01586720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Han" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995325" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Ciocco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batton-Hubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01364864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605948v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Di Ciocco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01119393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blancarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murin Val&#233;rie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605943v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56108" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00849417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ran Padonou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00923984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605936v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupouy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00849418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00740968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Wise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Touboul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605928v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681233v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Smarandache" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471876v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00409458v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358581v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Tombozafy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/GEO080091" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riesenmey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chemel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409754v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnevialle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joliveau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escande" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411286v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409761v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00394814v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-27389-1_33" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203561v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203558v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Blindu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412933v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721293v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Herrera Garcia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madaleno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fropier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roelens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248523v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Anis Kheffache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02301132v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352.ch1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608808v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267373v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267420v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.fmatter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267359v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02094823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_15" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408815v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01311574v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b19094" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-479" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01184916v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18732-7_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01122751v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarandache Florentin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.gallup.unm.edu/eBooks-otherformats.htm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810425v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Clincke" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pradelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00714601v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746610v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smarandache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410635v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612262.ch20" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Despouy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vi&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411347v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411906v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413061v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667655v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04479990v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292264v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267411v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654823v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358674v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-emse.ccsd.cnrs.fr/emse-00358674" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#233;chomets" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graillot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409895v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Gailli&#232;gue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarazin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410582v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410584v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00423301v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410802v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410803v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490858v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Tannoury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Abboud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998905v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Youssef" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoayek Anis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton&#8208;hubert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135979v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424352v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03712594v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837798v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554525v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02065277v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088180v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915126v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Maeve" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brula" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915122v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769590v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769593v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766956v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00769594v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410800v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685446v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685453v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721527v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858259v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362418v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>