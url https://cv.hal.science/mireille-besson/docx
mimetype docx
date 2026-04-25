--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -4171,601 +4171,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+                <w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyna Gordon</w:t>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Campagne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159327v1</w:t>
+                <w:t xml:space="preserve">hal-00465085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Reyna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sølvi Ystad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.450-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465085v1</w:t>
+                <w:t xml:space="preserve">hal-02159327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words and Melody are intertwined in Perception of Sung Words: EEG and Behavioral Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.e9889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0009889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar cerebral networks in language, music and song perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (1), pp.450-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evocative power of sounds: conceptual priming between words and nonverbal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,64 +4859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,295 +4957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence cognitive des unités sémiotiques temporelles</w:t>
+                <w:t xml:space="preserve">Temporal Semiotic Units as minimal meaningful units in music? An electrophysiological approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Daquet</w:t>
+                <w:t xml:space="preserve">Lucie Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Poitrenaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Fremiot</w:t>
+                <w:t xml:space="preserve">Martine Timsit-Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicae Scientiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/102986490901300209⟩</w:t>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.247 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/MP.2009.26.3.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430636v1</w:t>
+                <w:t xml:space="preserve">hal-02430621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Semiotic Units as minimal meaningful units in music? An electrophysiological approach.</w:t>
+                <w:t xml:space="preserve">Pertinence cognitive des unités sémiotiques temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Marie</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Daquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Prod'Homme</w:t>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Timsit-Berthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+                <w:t xml:space="preserve">Marcel Fremiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26, pp.247 - 256. </w:t>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.415-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/MP.2009.26.3.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/102986490901300209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430621v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t>
               </w:r>
@@ -5249,64 +5270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t>
@@ -5344,51 +5365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,64 +6184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Categorization of Moving Sounds For Synthesis Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,77 +6309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustical and cognitive approach to the semiotics of sound objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Music Perception and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bologna, Italy. pp 1862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,64 +6404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,217 +6908,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Step Beyond: Musical Expertise and Word Learning 10.1 A Cortical Framework of Speech and Language Processing 10.1.1 The Faculty of Language and its Neural Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Elmer</w:t>
+                <w:t xml:space="preserve">Prosodie et intonation : notions de base et données neuro-psycholinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voices in the brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Neurolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-115, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437826v1</w:t>
+                <w:t xml:space="preserve">hal-02437821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et intonation : notions de base et données neuro-psycholinguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">One Step Beyond: Musical Expertise and Word Learning 10.1 A Cortical Framework of Speech and Language Processing 10.1.1 The Faculty of Language and its Neural Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-115, 2018</w:t>
+              <w:t xml:space="preserve">Voices in the brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437821v1</w:t>
+                <w:t xml:space="preserve">hal-02437826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t>
               </w:r>
@@ -7122,51 +7143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,64 +7648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-17, 2009, Lecture Notes in Computer Science, </w:t>
@@ -7734,64 +7755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Korka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scherer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mountaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Hamzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Majid Himmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Chobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desiles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commeiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez-Montes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Nan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Tervaniemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M. Dittinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Himmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lakhdar Ghazal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2014.12.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Bringas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Zaldivar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Martinez-Montes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez-Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heivet Hern&#225;ndez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet Morgado-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez-Murias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizuru Deguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6GNK1KZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cllaude Dolisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jcen.25.4.521.13873" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mecklinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Gruenewald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yves von Cramon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/12.11.1115" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Barriol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892901564117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez Montes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Delogu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lampis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivetti Belardinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#227;o Lu&#237;s Castro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joly-Pottuz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Regnault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddh D. Patel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ratner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kutas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyma van Petten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Korka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scherer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mountaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Hamzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Majid Himmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Chobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desiles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commeiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez-Montes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Nan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Tervaniemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M. Dittinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Himmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lakhdar Ghazal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2014.12.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Bringas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Zaldivar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Martinez-Montes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez-Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heivet Hern&#225;ndez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet Morgado-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez-Murias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizuru Deguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6GNK1KZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cllaude Dolisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jcen.25.4.521.13873" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mecklinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Gruenewald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yves von Cramon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/12.11.1115" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Barriol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892901564117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez Montes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Delogu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lampis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivetti Belardinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#227;o Lu&#237;s Castro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joly-Pottuz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Regnault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddh D. Patel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ratner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kutas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyma van Petten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>