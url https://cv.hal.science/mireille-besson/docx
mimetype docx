--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1070,559 +1070,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music training with Démos program positively influences cognitive functions in children from low socio-economic backgrounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216874⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437251v1</w:t>
+                <w:t xml:space="preserve">hal-02108125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Training Positively Influences the Preattentive Perception of Voice Onset Time in Children with Dyslexia: A Longitudinal Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Music training with Démos program positively influences cognitive functions in children from low socio-economic backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.91. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci9040091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108125v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the influence of musical expertise on novel word learning across the lifespan using a cross-sectional approach in children, young adults and older adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Wavelet Based Tools for Event related potentials' N400 detection: Application to visual and auditory vowelling and semantic priming in Arabic language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Scherer</w:t>
+                <w:t xml:space="preserve">Nadia Mountaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Jäncke</w:t>
+                <w:t xml:space="preserve">El-Mehdi Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Majid Himmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.414-420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437790v1</w:t>
+                <w:t xml:space="preserve">hal-02437767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wavelet Based Tools for Event related potentials' N400 detection: Application to visual and auditory vowelling and semantic priming in Arabic language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the influence of musical expertise on novel word learning across the lifespan using a cross-sectional approach in children, young adults and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mountaj</w:t>
+                <w:t xml:space="preserve">Lutz Jäncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Mehdi Hamzaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.104678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2019.104678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437767v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,77 +1803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva C Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Abolfazl Valizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Jäncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2024,51 +2024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and Dyslexia: A New Musical Training Method to Improve Reading and Related Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Desiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.26 - 26. </w:t>
@@ -2197,64 +2197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Jäncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (10), pp.1584-1602. </w:t>
@@ -2305,51 +2305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Neuro-Education and Neuro-Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Martinez-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,64 +2409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language, music and the brain: from theoretical to clinical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Jäncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel ling and semantic priming effects in Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mountaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane El-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,77 +3105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Months of Active Musical Training in 8-to 10-Year-Old Children Enhances the Preattentive Processing of Syllabic Duration and Voice Onset Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Martínez-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heivet Hernández-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbet Morgado-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,64 +3460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Training for the Development of Speech Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,77 +3668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficit in the preattentive processing of syllabic duration and VOT in children with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,304 +3791,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the distinction between intra-and extra-musical meaning implemented in the brain? Comment on &amp;quot;Towards a neural basis of processing musical semantics&amp;quot; by Stefan Koelsch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Passive and Active Processing of Syllables in Musician Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2011.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.420 - 3887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437149v1</w:t>
+                <w:t xml:space="preserve">hal-01382742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Passive and Active Processing of Syllables in Musician Children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the distinction between intra-and extra-musical meaning implemented in the brain? Comment on &amp;quot;Towards a neural basis of processing musical semantics&amp;quot; by Stefan Koelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.420 - 3887. </w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.112-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2011.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382742v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-attentive and attentive processing of French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chizuru Deguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Brunellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,359 +4171,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Reyna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sølvi Ystad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.450-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465085v1</w:t>
+                <w:t xml:space="preserve">hal-02159327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar cerebral networks in language, music and sound perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Magne</w:t>
+                <w:t xml:space="preserve">Controlling the perceived material in an impact sound synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Astésano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2047755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02159327v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words and Melody are intertwined in Perception of Sung Words: EEG and Behavioral Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4583,136 +4583,136 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar cerebral networks in language, music and song perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (1), pp.450-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4729,64 +4729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evocative power of sounds: conceptual priming between words and nonverbal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4846,77 +4846,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound categorization and conceptual priming for nonlinguistic and linguistic sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4976,51 +4976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Semiotic Units as minimal meaningful units in music? An electrophysiological approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,295 +5225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Astesano</w:t>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.30194.1-30194.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/30194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462236v1</w:t>
+                <w:t xml:space="preserve">hal-00462235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological study of algorithmically processed metric/rhythmic variations in language and music</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Influence of syllabic lengthening on semantic processing in spoken french: behavioral and electrophysiological evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, pp.30194.1-30194.13. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (11), pp.2659-2668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2007/30194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhl174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462235v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line processing of &amp;quot;pop-out&amp;quot; words in Spoken French dialogues</w:t>
               </w:r>
@@ -6098,51 +6098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Jänke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bilbao, Portugal. non paginé</w:t>
@@ -6184,64 +6184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Categorization of Moving Sounds For Synthesis Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,77 +6309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustical and cognitive approach to the semiotics of sound objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Music Perception and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bologna, Italy. pp 1862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6404,64 +6404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6908,299 +6908,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et intonation : notions de base et données neuro-psycholinguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">One Step Beyond: Musical Expertise and Word Learning 10.1 A Cortical Framework of Speech and Language Processing 10.1.1 The Faculty of Language and its Neural Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-115, 2018</w:t>
+              <w:t xml:space="preserve">Voices in the brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437821v1</w:t>
+                <w:t xml:space="preserve">hal-02437826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Step Beyond: Musical Expertise and Word Learning 10.1 A Cortical Framework of Speech and Language Processing 10.1.1 The Faculty of Language and its Neural Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Elmer</w:t>
+                <w:t xml:space="preserve">Prosodie et intonation : notions de base et données neuro-psycholinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voices in the brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Neurolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-115, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437826v1</w:t>
+                <w:t xml:space="preserve">hal-02437821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of musical expertise on the perception of pitch duration and intensity variations in speech and harmonic sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corine Astésano; Mélanie Jucla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsycholinguistic Perspectives on Language Cognition: Essays in honour of Jean-Luc Nespoulous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, pp.88-102, 2017, 9780815356974</w:t>
@@ -7648,64 +7648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ystad, Kronland-Martinet, Jensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer music modeling and retrieval: genesis of meaning in sound and music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-17, 2009, Lecture Notes in Computer Science, </w:t>
@@ -7755,64 +7755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche acoustique et cognitive de la sémiotique des objets sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,51 +8000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Musical Expertise on Segmental and Tonal Processing in Mandarin Chinese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Delogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8108,51 +8108,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musicians Detect Pitch Violation in a Foreign Language Better Than Nonmusicians: Behavioral and Electrophysiological Evidence.</w:t>
+                <w:t xml:space="preserve">Musicians Detect Pitch Violation in a Foreign Language Better Than Nonmusicians: Behavioral and Electrophysiological Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moreno</w:t>
@@ -8167,199 +8167,208 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">São Luís Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2007, pp.1453-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2007.19.9.1453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and event-related potentials evidence for pitch discrimination deficits in dyslexic children: Improvement after intensive phonic intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musician Children Detect Pitch Violations in Both Music and Language Better than Nonmusician Children: Behavioral and Electrophysiological Approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8381,73 +8390,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Induced Auditory Expectancy in Music Reading: A Behavioral and Electrophysiological Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8456,73 +8465,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually induced auditory expectancy in music reading: a behavioral and electrophysiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8531,73 +8540,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing pitch and duration in music reading: a RT–ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8606,341 +8615,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Brain Mechanisms Mediate Sensitivity to Sensory Consonance and Harmonic Context: Evidence from Auditory Event-Related Brain Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Syntactic Relations in Language and Music: An Event-Related Potential Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddh D. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ratner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip J. Holcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An event-related potential (ERP) analysis of semantic congruity and repetition effects in sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyma van Petten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8950,118 +8959,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des processus impliqués dans la compréhension et la production du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9208,51 +9217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Korka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216874" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scherer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mountaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Hamzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Majid Himmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Chobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desiles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commeiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez-Montes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Nan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Tervaniemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M. Dittinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Himmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lakhdar Ghazal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2014.12.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Bringas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Zaldivar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Martinez-Montes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez-Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heivet Hern&#225;ndez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet Morgado-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez-Murias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizuru Deguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6GNK1KZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cllaude Dolisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jcen.25.4.521.13873" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mecklinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Gruenewald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yves von Cramon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/12.11.1115" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Barriol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892901564117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez Montes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Delogu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lampis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivetti Belardinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#227;o Lu&#237;s Castro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joly-Pottuz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Regnault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddh D. Patel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ratner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kutas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyma van Petten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_jslhr-21-00441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Korka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9040091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216874" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mountaj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Hamzaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Majid Himmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Scherer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolfazl Valizadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Chobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desiles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commeiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez-Montes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Nan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Tervaniemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M. Dittinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.07.151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El-Yagoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Himmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lakhdar Ghazal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2014.12.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.11.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Bringas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Zaldivar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Martinez-Montes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez-Montes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heivet Hern&#225;ndez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbet Morgado-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Su&#225;rez-Murias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2013.00084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs180" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHQDQ6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2011.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizuru Deguchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.09.104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6GNK1KZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna Gordon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52XTF34Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465085v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2047755" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009889" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21302" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prod'Homme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Timsit-Berthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2009.26.3.247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/30194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl174" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;le Magni&#233;-Mauro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cllaude Dolisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/jcen.25.4.521.13873" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mecklinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Gruenewald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yves von Cramon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/12.11.1115" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Barriol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892901564117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463293v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sch&#246;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02159899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mart&#237;nez Montes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02518-1_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2GBS6J13-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/1425-vers-une-semiotique-generale-du-temps-dans-les-arts-9782752100535.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Delogu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lampis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olivetti Belardinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#227;o Lu&#237;s Castro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.9.1453" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Joly-Pottuz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637307v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637308v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Regnault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddh D. Patel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ratner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Holcomb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kutas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyma van Petten" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>