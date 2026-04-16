--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille Blay-Fornarino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adore&amp;quot;, a logical meta-model supporting business process evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Comput. Program.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (8), pp.1035--1054. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Design using Fragment Composition (Crisis Management System Design through ADORE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on Aspect Oriented Modeling, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contextualisation de modèles, une étape indispensable à un développement dirigé par les modèles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet, Numéro Spécial : Ingénierie Dirigée par les Modèles, 18 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et transformations de modèles pour l'intégration de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2-3), pp.175--188. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.2-3.175-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Justification Elicitation: Two Industrial Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Advanced Information Systems Engineering (CAISE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Clone-and-Own When Creating Unplanned Products from a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Reuse (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique pour les patrons de justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-and-Own Software Product Derivation Based on Developer Preferences and Cost Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Research Challenges in Information Science, RCIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'argumentation automatique d'expérimentations : application à un portfolio de workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidence in Experimental Systems through Automated Construction of Argumentation Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Embedded System Agile Development Challenging Verification, Validation and Accreditation : Application in a Healthcare Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISSRE 2017- IEEE International Symposium on Software Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil d'expertises à la production de logiciels fiables Application aux systèmes de neurostimulation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision 2016 (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software product lines evolution for valuable reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th LAAS international science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction de workflows pour le filtrage sémantique de nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Services Computing (SCC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Engineering, Jul 2007, Salt Lake City, Utah, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2007.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Orchestrations de Services Web aux Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Francophone sur le Développement de Logiciels Par Aspects (JFLDPA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object and Dependency Oriented Programming in FLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS'96 : International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for First Class Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution « agile » de lignes de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghabach Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khoury Franjieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. , pp.221-222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels pour Pôles Santé de Proximité/Infrastructure de collecte d'information : Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Santé de Proximité (ESP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roquefort-Les-Pins, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées du GDR GPL 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Kosmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques et science informatique. TSI - Hermès Science - Lavoisier, 29:4-5, pp.2, 2010, 978-2-7462-2972-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles : au-delà du MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Estublier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, pp.226, 2006, Traité IC2, série Informatique et Systèmes d'Information, 2-7462-1213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assets de la ligne de produit YourCast : : assets logiciels utilisés pour réaliser un SDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Small Language Models to Reverse-Engineer Machine Learning Pipelines Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying DevOps to Machine Learning: ROCKFlows, a Story from the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR Génie de la Programmation et du Logiciel, Défis 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des actions utilisateur pour guider le processus de configuration dans les lignes de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] I3S. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'écriture des transformations pivot vers plates-formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'heritage au moyen de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1417, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des relations et maintien de la coherence : le concept de lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1346, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations de la composition d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Nice Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille Blay-Fornarino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adore&amp;quot;, a logical meta-model supporting business process evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Comput. Program.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (8), pp.1035--1054. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Design using Fragment Composition (Crisis Management System Design through ADORE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on Aspect Oriented Modeling, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contextualisation de modèles, une étape indispensable à un développement dirigé par les modèles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet, Numéro Spécial : Ingénierie Dirigée par les Modèles, 18 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et transformations de modèles pour l'intégration de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2-3), pp.175--188. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.2-3.175-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Justification Elicitation: Two Industrial Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Advanced Information Systems Engineering (CAISE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Clone-and-Own When Creating Unplanned Products from a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Reuse (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique pour les patrons de justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-and-Own Software Product Derivation Based on Developer Preferences and Cost Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Research Challenges in Information Science, RCIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'argumentation automatique d'expérimentations : application à un portfolio de workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidence in Experimental Systems through Automated Construction of Argumentation Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Embedded System Agile Development Challenging Verification, Validation and Accreditation : Application in a Healthcare Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISSRE 2017- IEEE International Symposium on Software Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil d'expertises à la production de logiciels fiables Application aux systèmes de neurostimulation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision 2016 (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software product lines evolution for valuable reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th LAAS international science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction de workflows pour le filtrage sémantique de nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Services Computing (SCC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Engineering, Jul 2007, Salt Lake City, Utah, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2007.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Orchestrations de Services Web aux Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Francophone sur le Développement de Logiciels Par Aspects (JFLDPA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object and Dependency Oriented Programming in FLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS'96 : International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for First Class Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution « agile » de lignes de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghabach Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khoury Franjieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. , pp.221-222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels pour Pôles Santé de Proximité/Infrastructure de collecte d'information : Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Santé de Proximité (ESP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roquefort-Les-Pins, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées du GDR GPL 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Kosmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques et science informatique. TSI - Hermès Science - Lavoisier, 29:4-5, pp.2, 2010, 978-2-7462-2972-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles : au-delà du MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Estublier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, pp.226, 2006, Traité IC2, série Informatique et Systèmes d'Information, 2-7462-1213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assets de la ligne de produit YourCast : : assets logiciels utilisés pour réaliser un SDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Small Language Models to Reverse-Engineer Machine Learning Pipelines Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying DevOps to Machine Learning: ROCKFlows, a Story from the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR Génie de la Programmation et du Logiciel, Défis 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des actions utilisateur pour guider le processus de configuration dans les lignes de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] I3S. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'écriture des transformations pivot vers plates-formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'heritage au moyen de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1417, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des relations et maintien de la coherence : le concept de lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1346, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations de la composition d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Nice Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.175-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ghabach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjieh El Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Baz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grabiec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desclaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghabach Eddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khoury Franjieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chastel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.175-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ghabach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjieh El Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Baz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grabiec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desclaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghabach Eddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khoury Franjieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chastel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>