--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille Blay-Fornarino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adore&amp;quot;, a logical meta-model supporting business process evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Comput. Program.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (8), pp.1035--1054. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Design using Fragment Composition (Crisis Management System Design through ADORE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on Aspect Oriented Modeling, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contextualisation de modèles, une étape indispensable à un développement dirigé par les modèles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet, Numéro Spécial : Ingénierie Dirigée par les Modèles, 18 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et transformations de modèles pour l'intégration de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2-3), pp.175--188. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.2-3.175-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Justification Elicitation: Two Industrial Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Advanced Information Systems Engineering (CAISE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Clone-and-Own When Creating Unplanned Products from a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Reuse (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique pour les patrons de justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-and-Own Software Product Derivation Based on Developer Preferences and Cost Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Research Challenges in Information Science, RCIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'argumentation automatique d'expérimentations : application à un portfolio de workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidence in Experimental Systems through Automated Construction of Argumentation Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Embedded System Agile Development Challenging Verification, Validation and Accreditation : Application in a Healthcare Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISSRE 2017- IEEE International Symposium on Software Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil d'expertises à la production de logiciels fiables Application aux systèmes de neurostimulation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision 2016 (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software product lines evolution for valuable reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th LAAS international science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction de workflows pour le filtrage sémantique de nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Services Computing (SCC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Engineering, Jul 2007, Salt Lake City, Utah, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2007.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Orchestrations de Services Web aux Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Francophone sur le Développement de Logiciels Par Aspects (JFLDPA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object and Dependency Oriented Programming in FLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS'96 : International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for First Class Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution « agile » de lignes de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghabach Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khoury Franjieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. , pp.221-222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels pour Pôles Santé de Proximité/Infrastructure de collecte d'information : Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Santé de Proximité (ESP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roquefort-Les-Pins, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées du GDR GPL 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Kosmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques et science informatique. TSI - Hermès Science - Lavoisier, 29:4-5, pp.2, 2010, 978-2-7462-2972-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles : au-delà du MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Estublier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, pp.226, 2006, Traité IC2, série Informatique et Systèmes d'Information, 2-7462-1213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assets de la ligne de produit YourCast : : assets logiciels utilisés pour réaliser un SDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Small Language Models to Reverse-Engineer Machine Learning Pipelines Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying DevOps to Machine Learning: ROCKFlows, a Story from the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR Génie de la Programmation et du Logiciel, Défis 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des actions utilisateur pour guider le processus de configuration dans les lignes de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] I3S. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'écriture des transformations pivot vers plates-formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'heritage au moyen de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1417, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des relations et maintien de la coherence : le concept de lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1346, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations de la composition d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Nice Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mireille Blay-Fornarino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adore&amp;quot;, a logical meta-model supporting business process evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Comput. Program.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (8), pp.1035--1054. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow Design using Fragment Composition (Crisis Management System Design through ADORE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on Aspect Oriented Modeling, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contextualisation de modèles, une étape indispensable à un développement dirigé par les modèles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet, Numéro Spécial : Ingénierie Dirigée par les Modèles, 18 pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lavirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.93--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage d'aspects pour la composition dynamique de composants embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2-3), pp.89--111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.2-3.89-111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et transformations de modèles pour l'intégration de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2-3), pp.175--188. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.2-3.175-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Justification Elicitation: Two Industrial Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Advanced Information Systems Engineering (CAISE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique pour les patrons de justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Clone-and-Own When Creating Unplanned Products from a Software Product Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Reuse (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-and-Own Software Product Derivation Based on Developer Preferences and Cost Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Baz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Research Challenges in Information Science, RCIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'argumentation automatique d'expérimentations : application à un portfolio de workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Confidence in Experimental Systems through Automated Construction of Argumentation Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Embedded System Agile Development Challenging Verification, Validation and Accreditation : Application in a Healthcare Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Grabiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISSRE 2017- IEEE International Symposium on Software Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camillieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil d'expertises à la production de logiciels fiables Application aux systèmes de neurostimulation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision 2016 (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Transmission Control Rules Compliant with Existing Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software product lines evolution for valuable reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ghabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franjieh El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th LAAS international science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction de workflows pour le filtrage sémantique de nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andrés Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Services Computing (SCC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Engineering, Jul 2007, Salt Lake City, Utah, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2007.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Orchestrations de Services Web aux Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Joffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nemo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Francophone sur le Développement de Logiciels Par Aspects (JFLDPA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object and Dependency Oriented Programming in FLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS'96 : International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for First Class Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guust Nolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution « agile » de lignes de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghabach Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khoury Franjieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. , pp.221-222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels pour Pôles Santé de Proximité/Infrastructure de collecte d'information : Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Santé de Proximité (ESP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Roquefort-Les-Pins, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des journées du GDR GPL 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Kosmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial TSI - Ingénierie Dirigée par les Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques et science informatique. TSI - Hermès Science - Lavoisier, 29:4-5, pp.2, 2010, 978-2-7462-2972-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles : au-delà du MDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Estublier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, pp.226, 2006, Traité IC2, série Informatique et Systèmes d'Information, 2-7462-1213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assets de la ligne de produit YourCast : : assets logiciels utilisés pour réaliser un SDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSEDUITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Emsellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.120009.000.S.P.2011.000.00000. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Small Language Models to Reverse-Engineer Machine Learning Pipelines Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Precioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying DevOps to Machine Learning: ROCKFlows, a Story from the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Jungbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR Génie de la Programmation et du Logiciel, Défis 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to reduce complexity and maintain coherence between Access Control and Transmission Control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des actions utilisateur pour guider le processus de configuration dans les lignes de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] I3S. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'écriture des transformations pivot vers plates-formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'heritage au moyen de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1417, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des relations et maintien de la coherence : le concept de lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1346, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétations de la composition d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Nice Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.175-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ghabach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjieh El Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Baz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grabiec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desclaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghabach Eddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khoury Franjieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chastel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.2-3.89-111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.2-3.175-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ghabach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjieh El Khoury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Baz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grabiec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desclaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghabach Eddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khoury Franjieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chastel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>