--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,1304 +66,676 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
-[...626 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alphabet des choses aimées : Claude Simon et Gastone Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le langage. Gastone Novelli et les intellectuels français.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa Medicis, Académie de France à Rome, Jan 2025, Rome Villa Medicis, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le geste critique ? Critique littéraire et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OGAWA Midori, Tsukuba University, Japon, Nov 2024, TSUKUBA (JAPAN), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le rétroviseur du Nouveau Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Roman, ses voies ses aboutissements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEKI Mirei, Rikkyo Unviersity, Tokyo, Japon, Nov 2024, TOKYO, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courage et tremblements d'Assia Djebar, écrivaine et cinéaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Cherchell à l'Académie Française. Hommage à Assia Djebar, intellectuelle et autrice algérienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esma Gaudin. Institut français de civilisation musulmane et Association Coupé Soleil à Lyon, Mar 2023, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incatalogables de la littérature : Michel Butor, Pascal Quignard, Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le roman. De l'utilité du roman?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Piniès, Centre Joe Bousquet, Carcassonne, Oct 2022, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incatalogables de la littérature : Michel Butor,Claude Simon, Pascal Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le roman. De l'utilité du roman ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Piniès, Oct 2022, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quignard : l'incatalogable écriture du sentiment océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un après-midi à Bordeaux avec Pascal Quignard : "A quoi sert d'écrire? à ne pas vivre mort".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Mollat, Jean-Michel Devésa, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpe diem. Cueille, extirpe, arrache le jour. Pourquoi songer à cueillir le jour ?&amp;quot; Une journée de voyage dans les langues de Pascal Guignard,Tokyo, revue Littera, n°4/2019,p.7-15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal Quignard et les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui de la tombe du livre fait oeuvre, in Marguerite Duras. Passages, croisements, rencontres, sous la direction de O.Ammour-Mayeur, F. de Chalonge, Y. Memel, C. Rodgers, Garnier, 2019, p.49-61.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marguerite Duras. Passages, croisements,, rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1373,661 +745,1289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le geste critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire d'analyse critique des modernités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je me souviens... d'Assia Djebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme une cartographie de l'aporie. Une carte postale de Jacques Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cartes postales de Michel Butor. Extraits choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FloriLettres. Revue littéraire de la Fondation La Poste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°248, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cartes postales de Michel Butor. Entretien avec Pauline Basso, Adèle Godefroy, Mireille Calle-Gruber. Propos recueillis par Nathalie Jungerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jungerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FloriLettres. Revue littéraire de la Fondation La Poste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°248, pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un récit épique des temps nouveaux. La Voleuse de fruits ou Aller simple à l'intérieur du pays de Peter Handke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poezibao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Poezibao Carte blanche Essai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des scènes qui font la nuit plus habitable que les jours (Performer les différences sexuelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (95), pp.4-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdes.095.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'arche de l'écriture : le futur de l'oeuvre, in Francophonie vivante &amp;quot;Archives : le futur du passé&amp;quot;, n°1, 2019, p.101-107.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophonie vivante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djebar. L'art du lent scalpel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sappho - Assia Djebar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, Le Tricheur et la Corde raide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 464 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : écrire-peindre pour dire comment la vie m'impressionne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Michel Butor : Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Butor, le répertoire infini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.20-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replacer les textes dans le processus de l'écriture. Entretien avec Claire Devarrieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Album de genèse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitation Congrès scientifique : Morphogenèse. L'origine ne cesse pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brossard : radicale essentielle ... et toujours dans l'arche de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps réel du Poème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Préface</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179470v1</w:t>
+                <w:t xml:space="preserve">Antoinette Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2045,64 +2045,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSIA DJEBAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer le don à l'Université Aristote de Thessalonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssi Karatsinidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber Docteur Honoris Causa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2023, Mireille Calle-Gruber Docteur Honoris Causa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2304,51 +2304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers Butor N°2 Michel Butor et les peintres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2386,77 +2386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compagnonnages de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2019, 978-2705695712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2526,51 +2526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tricheur et La Corde raide. Premières Œuvres 1945-1947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de Minuit, 464 p., 2025, 978-2707356543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -2586,3575 +2586,3575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahiers Michel Butor, Mireille Calle-Gruber; Marion Coste, 9 782363 451538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cartes postales de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Canoe, 2024, 978-2-490251-85-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mon travail d'écrivain n'autorise à mes yeux aucune concession. Lettre à Federico Mayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Chemin de fer, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les colloques de Cerisy, 979-1-0370-1677-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras, la noblesse de la banalité Réédition augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De l'incidence éditeur, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli Oeuvres présentées par Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, Scénario de la Route des Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Les éditions du Chemin de fer, pp.161, 2023, 978-2-490-356-36-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Chakravorty Spivak Politics of Reading and Writing. Vers de nouveaux imaginaires critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crevier Goulet Sarah-Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann Editeurs. 2023, 979 1 0370 3194 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies et les langues d'Assia Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions motifs, FASSL revue de critique littéraire (N°5), p.14-41., 2023, Maya Ouabadi, 2716-9235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cahen : Prendre le temps - Donner le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, ENTREVOIR. Films et vidéos de Robert Cahen, RE:VOIR, 3 493551 102014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, de l'image à l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Muchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion HD ARTS, 168p, 2021, Claude Simon, de l'image à l'écriture, Mireille Calle-Gruber, 978 2 3634 5104 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djebar. Le manuscrit inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber et Anaïs Frantz. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Assia Djebar. Le manuscrit inachevé, Mireille Calle-Gruber, 978-2-37906-060-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : être peintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Hermann, 272p, 272 p., 2021, Claude Simon : être peintre, Mireille Calle-Gruber, 979 1 0370 0707 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, de l'image à l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle Gruber ; Claire Muchir. HDiffusion Arts, 167 p., 2021, Claude Simon, de l'image à l'écriture, 978 2 3634 5104 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures paradoxales de la passion. Pour Bernard Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midori Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Lettres Modernes Minard, 2020, Les écritures paradoxales de la passion, 9 782406 089780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes du temps. Carnets de Tante Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Simon. HDiffusion, 2020, 978-2-36345-103-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le geste de l'abandon. Pascal Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comptes du temps. L'archive Claude Simon. Carnets de Tante Mie. Préface de Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Comptes du temps. Archive de Claude Simon.Carnets de Tante Mie. Préface de Pascal Quignard, 9 782363 45 1033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le geste de l'abandon. Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sur le geste de l'abandon.Pascal Quignard, 9 791037 003058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire pour inventer (à partir des travaux de Jean Ricardou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Avelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tronchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hermann, 507 p., 2020, 9791037003928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les folles littéraires: folies lucides. Les états bordeline du genre et ses créations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Peñalver Vicea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Oberhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, La Séparation, Le Chemin de fer, 2019 Edition critique et Postface : &amp;quot;Du train où vont les choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeau d'Akhnaton, roman, HDiffusion avec Préface d'Assia Djebar et introduction de Mireille Calle-Gruber : &amp;quot;Une surabondance dans le coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard ou Les leçons de ténèbres de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galilée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208, 2018, 9782718609775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Balcázar Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Handke. Analyse du temps [Actes du colloque de Cerisy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cahiers Michel Butor, Mireille Calle-Gruber; Marion Coste, 9 782363 451538</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gilcher-Holtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.368, 2018, Collection Archives, 978-2-87854-997-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe en mouvement II, Cerise-Berlin-Cerisy, Hermann, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Heurgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Asholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier morose. Récit-scénario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pauline Basso</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, arts, inter-sectionnalités génériques.Ecritures migrantes du genre II, Presses Sorbonne Nouvelle, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adèle Godefroy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures migrantes du genre (II): langues, arts, inter-sectionnalités génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe en mouvement , Cery-Berlin-Cerisy, Hermann, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions du Canoe, 2024, 978-2-490251-85-8</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Heurgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Asholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, ENTREVOIR. Films et vidéos de Robert Cahen, RE:VOIR, 3 493551 102014</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures migrantes du genre. Croiser les théories et les formes littéraires en contextes comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Claude Simon. Colloque du Centenaire à Arbois, Le Grand Tétras,2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les colloques de Cerisy, 979-1-0370-1677-5</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion, 2023, 978-2-363-45144-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mireille Calle</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard. Translations et métamorphoses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber, Jonathan Degenève, Irène Fenoglio. Hermann, 2015, 978 2 7056 9107 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">De l'incidence éditeur, 2023</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de Claude Simon, Le Cheval, Le Chemin de fer, 2015, Postface : &amp;quot;Ce qui ne meurt jamais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mireille Calle-Gruber. Les éditions du Chemin de fer, pp.161, 2023, 978-2-490-356-36-2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras, la noblesse de la banalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire universel des créatrices [3 volumes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann Editeurs. 2023, 979 1 0370 3194 5</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouque Antoinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Mireille Calle-Gruber; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782721006318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">éditions motifs, FASSL revue de critique littéraire (N°5), p.14-41., 2023, Maya Ouabadi, 2716-9235</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire Universel des Créatrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier Antoinette Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Mireille Calle-Gruber; Antoinette Fouque. des Femmes, Volume 1 A-G ; Volume 2 G-P ; Volume 3 P-Z, 2013, Coffret 9782721006318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mireille Calle Gruber ; Claire Muchir. HDiffusion Arts, 167 p., 2021, Claude Simon, de l'image à l'écriture, 978 2 3634 5104 0</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprises et transmission. Autour du travail théâtral de Daniel Mesguich. Mireille Calle-Gruber, Gilles Declercq, Stella Spriet (éds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 320 p., 2012, 978-2-87854-569-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon. Une vie à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2011, Martine Saada, 9782021009835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et poétique du &amp;quot;genre&amp;quot; dans les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion HD ARTS, 168p, 2021, Claude Simon, de l'image à l'écriture, Mireille Calle-Gruber, 978 2 3634 5104 0</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Tanger, pp.226, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard ou la littérature démembrée par les muses. Mireille Calle-Gruber, Gilles Declercq, Stella Spriet (éds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Assia Djebar. Le manuscrit inachevé, Mireille Calle-Gruber, 978-2-37906-060-1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 282 p., Cahier iconographique (32 p.), DVD-Supplément, 2011, 978-2-87854-551-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...2347 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Renouveau de la Parole Identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
@@ -6226,51 +6226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duras par Duras. Le Mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Crippa et Sylvie Loignon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marguerite Duras, mythe(s), écriture, création et Lectures des Petits Chevaux de Tarquinia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La revue des lettres modernes. Série Marguerite Duras (n°8), Lettres Modernes Minard, 2024</w:t>
@@ -6299,51 +6299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de l'archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle PSN, 2024, Collection ARCHIVES, 978-2-37906-106-6</w:t>
@@ -6372,51 +6372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmoniques et plans de montage ou Comment placer les doigts des pensées aux bons endroits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Spivak et Assia Djebar. Du genre impossible : l'autobiographie en situation post-coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann Editeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gayatri Chakravorty Spivak Politics of Reading and Writing. Vers de nouveaux imaginaires critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979 1 0370 3194 5</w:t>
@@ -6518,51 +6518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les genèses insolentes du lavis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber et Pascal Quignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 334 pages, Hermann Editeurs, p. 208-216, 2023, 979 1 0370 1677 5</w:t>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informels alphabets. Claude Simon et Gastone Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber et Pascal Quignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 334 pages, Hermann Editeurs, p.14-32, 2023, 979 1 0370 1677 5</w:t>
@@ -6664,51 +6664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alphabet des choses aimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calle-Gruber Mireille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli. Oeuvres présentées par Mireille Calle-Gruber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HDiffusion, 2023, 978-2-363-45144-6</w:t>
@@ -6737,51 +6737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scénario de Claude Simon : roman d'un film irréalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon, Scénario de La Route des Flandres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Chemin de fer, p.113-147, 2023, 978-2-490-356-36-2</w:t>
@@ -6810,51 +6810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sarraute aux regards du Nouveau Roman. Ce que voyait Sarraute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ann Jefferson; Rainier Rocchi; Olivier Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nathalie Sarraute aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann Editeurs, A paraître, 979-10-370-2956-0</w:t>
@@ -6883,51 +6883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délivrer les livres Déchaîner la lecture. Michel Butor et la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber et Patrick Suter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor N°2 Michel Butor et les peintres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers Butor Michel et les peintres (N°2), Hermann Editeurs, p.15-51, 2022, 9 79 1037 016638</w:t>
@@ -6956,78 +6956,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre des jours ou L'archive littéraire de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Comptes du Temps. Archive Claude Simon. Carnets de Tante Mie. Préface de Pascal Quignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Comptes du Temps. Archive de Claude Simon. Les Carnets de Tante Mie. Préface de Pascal Quignard, 9 782363 45 1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7042,78 +7042,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epiphanies de la Philia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber, Jonathan Degenève, Midori Ogawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphanies de la philia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres Modrnes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les écritures paradoxales de la passion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7128,78 +7128,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le geste de l'abandon Pascal Quignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sur le geste de l'abandon Pascal Quignard, 9 791037 003058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7214,78 +7214,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rendre à la littérature. A feu pensant A merveille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Alfandary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature sans condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La littérature sans condition, 9 782356 877 185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7294,630 +7294,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">6 810 000 litres d’eau par secondes : faire chanter les voix des chutes du Niagara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Butor no1, Compagnonnages de Michel Butor, Paris, Hermann,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voyance d'Unica Zürn, in Les Folles Littéraires : des folies lucides, Montréal, Nota Bene, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Folles littéraires : folies lucides.Les états borderline du genre et ses créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baltazar/Butor. Rencontrer les racines d'un frère. Écologies de l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julius Baltazar. Un Rimbaud déguisé en cosmonaute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque de la Ville d'Angers, pp.58-67, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Marion Coste</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourner le poème. &amp;quot;Nom à la mer&amp;quot;: où le cinéma fait attelage des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Butor no1, Compagnonnages de Michel Butor, Paris, Hermann,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Écritures migrantes du genre (II): langues, arts, inter-sectionnalités génériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.91-98, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Michel Butor photographiait le Génie du lieu (un écrivain à la fenêtre des images).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Butor. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Folles littéraires : folies lucides.Les états borderline du genre et ses créations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Au temps du noir et blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delpire, pp.7-18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ollier. Quand le texte dresse l'oreille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Héron; Françoise Joly; Annie Pibarot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.33-45, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour en fuite: une connaissance d'un autre genre. Sur &amp;lt;i&amp;gt;La beauté de Joseph&amp;lt;/i&amp;gt; d'Assia Djebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Asholt; Lise Gauvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assia Djebar et la transgression des limites: linguistiques, littéraires et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.23-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...213 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisme et bouddhisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,51 +7955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faite d'yeux : genèse sans généalogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8073,51 +8073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADUCTION EN JAPONAIS de Claude Simon, une vie à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8167,77 +8167,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Handke. Analyse du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gilcher-Holtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy: Peter Handke analyse du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018, 9782878549973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,77 +8262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon, les vies de l'archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balcazar Mélina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crevier Goulet Sarah-Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8432,64 +8432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes-Une édition numérique des manuscrits de Claude Simon - Liaisons entre les documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Balcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8539,51 +8539,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre/Genres/Différence sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire Universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 1721-1723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8777,51 +8777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mcg Calle-Gruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014789v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Fouque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Godefroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jungerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.095.0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssi Karatsinidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Grammatikopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polytimi Makropoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04418221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crevier Goulet Sarah-Anais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muchir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://THALIM UMR 7172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Ogawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Avelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tronchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pe&#241;alver Vicea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-galilee.fr/f/index.php?sp=liv&amp;amp;livre_id=3510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gilcher-Holtey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/peter-handke-analyse-du-temps#" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz de Spot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouque Antoinette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier Antoinette Fouque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Spriet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01045196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Clerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balcazar M&#233;lina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/408-claude-simon-9782364410923.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jungerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.095.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mcg Calle-Gruber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weibel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Fouque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssi Karatsinidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Grammatikopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polytimi Makropoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04418221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crevier Goulet Sarah-Anais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muchir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://THALIM UMR 7172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Ogawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Avelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tronchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pe&#241;alver Vicea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-galilee.fr/f/index.php?sp=liv&amp;amp;livre_id=3510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gilcher-Holtey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/peter-handke-analyse-du-temps#" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz de Spot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouque Antoinette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier Antoinette Fouque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Spriet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01045196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Clerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balcazar M&#233;lina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/408-claude-simon-9782364410923.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>