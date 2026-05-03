--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2005,77 +2005,3790 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tricheur et La Corde raide. Premières Œuvres 1945-1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de Minuit, 464 p., 2025, 978-2707356543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahiers Michel Butor, Mireille Calle-Gruber; Marion Coste, 9 782363 451538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cartes postales de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Canoe, 2024, 978-2-490251-85-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon travail d'écrivain n'autorise à mes yeux aucune concession. Lettre à Federico Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du Chemin de fer, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les colloques de Cerisy, 979-1-0370-1677-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras, la noblesse de la banalité Réédition augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De l'incidence éditeur, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli Oeuvres présentées par Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, Scénario de la Route des Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Les éditions du Chemin de fer, pp.161, 2023, 978-2-490-356-36-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Chakravorty Spivak Politics of Reading and Writing. Vers de nouveaux imaginaires critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crevier Goulet Sarah-Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann Editeurs. 2023, 979 1 0370 3194 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies et les langues d'Assia Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions motifs, FASSL revue de critique littéraire (N°5), p.14-41., 2023, Maya Ouabadi, 2716-9235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cahen : Prendre le temps - Donner le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, ENTREVOIR. Films et vidéos de Robert Cahen, RE:VOIR, 3 493551 102014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, de l'image à l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Muchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion HD ARTS, 168p, 2021, Claude Simon, de l'image à l'écriture, Mireille Calle-Gruber, 978 2 3634 5104 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djebar. Le manuscrit inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber et Anaïs Frantz. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Assia Djebar. Le manuscrit inachevé, Mireille Calle-Gruber, 978-2-37906-060-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : être peintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Hermann, 272p, 272 p., 2021, Claude Simon : être peintre, Mireille Calle-Gruber, 979 1 0370 0707 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, de l'image à l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle Gruber ; Claire Muchir. HDiffusion Arts, 167 p., 2021, Claude Simon, de l'image à l'écriture, 978 2 3634 5104 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures paradoxales de la passion. Pour Bernard Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midori Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Lettres Modernes Minard, 2020, Les écritures paradoxales de la passion, 9 782406 089780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes du temps. Carnets de Tante Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Simon. HDiffusion, 2020, 978-2-36345-103-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le geste de l'abandon. Pascal Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comptes du temps. L'archive Claude Simon. Carnets de Tante Mie. Préface de Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Comptes du temps. Archive de Claude Simon.Carnets de Tante Mie. Préface de Pascal Quignard, 9 782363 45 1033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le geste de l'abandon. Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sur le geste de l'abandon.Pascal Quignard, 9 791037 003058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire pour inventer (à partir des travaux de Jean Ricardou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Avelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tronchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hermann, 507 p., 2020, 9791037003928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les folles littéraires: folies lucides. Les états bordeline du genre et ses créations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Peñalver Vicea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Oberhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, La Séparation, Le Chemin de fer, 2019 Edition critique et Postface : &amp;quot;Du train où vont les choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeau d'Akhnaton, roman, HDiffusion avec Préface d'Assia Djebar et introduction de Mireille Calle-Gruber : &amp;quot;Une surabondance dans le coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard ou Les leçons de ténèbres de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galilée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208, 2018, 9782718609775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Balcázar Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Handke. Analyse du temps [Actes du colloque de Cerisy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gilcher-Holtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.368, 2018, Collection Archives, 978-2-87854-997-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe en mouvement II, Cerise-Berlin-Cerisy, Hermann, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Heurgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Asholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier morose. Récit-scénario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, arts, inter-sectionnalités génériques.Ecritures migrantes du genre II, Presses Sorbonne Nouvelle, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures migrantes du genre (II): langues, arts, inter-sectionnalités génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe en mouvement , Cery-Berlin-Cerisy, Hermann, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Heurgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Asholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures migrantes du genre. Croiser les théories et les formes littéraires en contextes comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Claude Simon. Colloque du Centenaire à Arbois, Le Grand Tétras,2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard. Translations et métamorphoses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber, Jonathan Degenève, Irène Fenoglio. Hermann, 2015, 978 2 7056 9107 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de Claude Simon, Le Cheval, Le Chemin de fer, 2015, Postface : &amp;quot;Ce qui ne meurt jamais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras, la noblesse de la banalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire universel des créatrices [3 volumes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouque Antoinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Mireille Calle-Gruber; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782721006318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire Universel des Créatrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier Antoinette Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Mireille Calle-Gruber; Antoinette Fouque. des Femmes, Volume 1 A-G ; Volume 2 G-P ; Volume 3 P-Z, 2013, Coffret 9782721006318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprises et transmission. Autour du travail théâtral de Daniel Mesguich. Mireille Calle-Gruber, Gilles Declercq, Stella Spriet (éds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 320 p., 2012, 978-2-87854-569-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon. Une vie à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2011, Martine Saada, 9782021009835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et poétique du &amp;quot;genre&amp;quot; dans les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Tanger, pp.226, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard ou la littérature démembrée par les muses. Mireille Calle-Gruber, Gilles Declercq, Stella Spriet (éds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 282 p., Cahier iconographique (32 p.), DVD-Supplément, 2011, 978-2-87854-551-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Renouveau de la Parole Identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSIA DJEBAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2091,4124 +5804,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célébrer le don à l'Université Aristote de Thessalonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssi Karatsinidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Grammatikopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polytimi Makropoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber Docteur Honoris Causa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2023, Mireille Calle-Gruber Docteur Honoris Causa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers Butor N°2 Michel Butor et les peintres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Butor et les peintres (N°2), 2022, Cahiers Butor</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compagnonnages de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2019, 978-2705695712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334219v1</w:t>
-              </w:r>
-[...3711 lines deleted...]
-                <w:t xml:space="preserve">hal-03270730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6439,246 +6439,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les genèses insolentes du lavis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber et Pascal Quignard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 334 pages, Hermann Editeurs, p. 208-216, 2023, 979 1 0370 1677 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informels alphabets. Claude Simon et Gastone Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber et Pascal Quignard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 334 pages, Hermann Editeurs, p.14-32, 2023, 979 1 0370 1677 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gayatri Spivak et Assia Djebar. Du genre impossible : l'autobiographie en situation post-coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann Editeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gayatri Chakravorty Spivak Politics of Reading and Writing. Vers de nouveaux imaginaires critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979 1 0370 3194 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194147v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04004888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alphabet des choses aimées</w:t>
               </w:r>
@@ -6983,51 +6983,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Comptes du Temps. Archive Claude Simon. Carnets de Tante Mie. Préface de Pascal Quignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Comptes du Temps. Archive de Claude Simon. Les Carnets de Tante Mie. Préface de Pascal Quignard, 9 782363 45 1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7069,51 +7069,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber, Jonathan Degenève, Midori Ogawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphanies de la philia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres Modrnes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les écritures paradoxales de la passion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7155,51 +7155,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le geste de l'abandon Pascal Quignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sur le geste de l'abandon Pascal Quignard, 9 791037 003058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7241,51 +7241,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Alfandary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature sans condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La littérature sans condition, 9 782356 877 185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7326,64 +7326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor no1, Compagnonnages de Michel Butor, Paris, Hermann,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8180,64 +8180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Handke. Analyse du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gilcher-Holtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy: Peter Handke analyse du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018, 9782878549973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8288,64 +8288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balcazar Mélina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crevier Goulet Sarah-Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber; Mélina Balcazar; Sarah-Anais Crevier Goulet; Anais Frantz de Spot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon, les vies de l'archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
@@ -8445,51 +8445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Balcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8777,51 +8777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jungerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.095.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mcg Calle-Gruber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weibel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Fouque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssi Karatsinidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Grammatikopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polytimi Makropoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04418221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crevier Goulet Sarah-Anais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muchir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://THALIM UMR 7172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Ogawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Avelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tronchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pe&#241;alver Vicea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-galilee.fr/f/index.php?sp=liv&amp;amp;livre_id=3510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gilcher-Holtey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/peter-handke-analyse-du-temps#" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz de Spot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouque Antoinette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier Antoinette Fouque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Spriet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01045196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Clerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balcazar M&#233;lina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/408-claude-simon-9782364410923.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jungerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.095.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mcg Calle-Gruber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weibel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Fouque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04418221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crevier Goulet Sarah-Anais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muchir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://THALIM UMR 7172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Ogawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Avelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tronchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pe&#241;alver Vicea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-galilee.fr/f/index.php?sp=liv&amp;amp;livre_id=3510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gilcher-Holtey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/peter-handke-analyse-du-temps#" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz de Spot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouque Antoinette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier Antoinette Fouque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Spriet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01045196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Clerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssi Karatsinidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Grammatikopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polytimi Makropoulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balcazar M&#233;lina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/408-claude-simon-9782364410923.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>