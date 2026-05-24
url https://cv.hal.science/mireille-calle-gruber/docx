--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,6149 +66,6149 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replacer les textes dans le processus de l'écriture. Entretien avec Claire Devarrieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Album de genèse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : écrire-peindre pour dire comment la vie m'impressionne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djebar. L'art du lent scalpel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sappho - Assia Djebar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, Le Tricheur et la Corde raide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 464 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Michel Butor : Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Butor, le répertoire infini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.20-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitation Congrès scientifique : Morphogenèse. L'origine ne cesse pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brossard : radicale essentielle ... et toujours dans l'arche de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps réel du Poème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Préface</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alphabet des choses aimées : Claude Simon et Gastone Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le langage. Gastone Novelli et les intellectuels français.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa Medicis, Académie de France à Rome, Jan 2025, Rome Villa Medicis, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le geste critique ? Critique littéraire et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OGAWA Midori, Tsukuba University, Japon, Nov 2024, TSUKUBA (JAPAN), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le rétroviseur du Nouveau Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Roman, ses voies ses aboutissements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEKI Mirei, Rikkyo Unviersity, Tokyo, Japon, Nov 2024, TOKYO, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courage et tremblements d'Assia Djebar, écrivaine et cinéaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Cherchell à l'Académie Française. Hommage à Assia Djebar, intellectuelle et autrice algérienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esma Gaudin. Institut français de civilisation musulmane et Association Coupé Soleil à Lyon, Mar 2023, Lyon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incatalogables de la littérature : Michel Butor, Pascal Quignard, Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le roman. De l'utilité du roman?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Piniès, Centre Joe Bousquet, Carcassonne, Oct 2022, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incatalogables de la littérature : Michel Butor,Claude Simon, Pascal Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le roman. De l'utilité du roman ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Piniès, Oct 2022, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quignard : l'incatalogable écriture du sentiment océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un après-midi à Bordeaux avec Pascal Quignard : "A quoi sert d'écrire? à ne pas vivre mort".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Mollat, Jean-Michel Devésa, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpe diem. Cueille, extirpe, arrache le jour. Pourquoi songer à cueillir le jour ?&amp;quot; Une journée de voyage dans les langues de Pascal Guignard,Tokyo, revue Littera, n°4/2019,p.7-15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal Quignard et les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui de la tombe du livre fait oeuvre, in Marguerite Duras. Passages, croisements, rencontres, sous la direction de O.Ammour-Mayeur, F. de Chalonge, Y. Memel, C. Rodgers, Garnier, 2019, p.49-61.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marguerite Duras. Passages, croisements,, rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tricheur et La Corde raide. Premières Œuvres 1945-1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mcg Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de Minuit, 464 p., 2025, 978-2707356543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon travail d'écrivain n'autorise à mes yeux aucune concession. Lettre à Federico Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du Chemin de fer, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cartes postales de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Canoe, 2024, 978-2-490251-85-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle, Hélène. Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahiers Michel Butor, Mireille Calle-Gruber; Marion Coste, 9 782363 451538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cahen : Prendre le temps - Donner le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, ENTREVOIR. Films et vidéos de Robert Cahen, RE:VOIR, 3 493551 102014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179451v1</w:t>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les colloques de Cerisy, 979-1-0370-1677-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, Scénario de la Route des Flandres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Les éditions du Chemin de fer, pp.161, 2023, 978-2-490-356-36-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Chakravorty Spivak Politics of Reading and Writing. Vers de nouveaux imaginaires critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crevier Goulet Sarah-Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann Editeurs. 2023, 979 1 0370 3194 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies et les langues d'Assia Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions motifs, FASSL revue de critique littéraire (N°5), p.14-41., 2023, Maya Ouabadi, 2716-9235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras, la noblesse de la banalité Réédition augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De l'incidence éditeur, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli Oeuvres présentées par Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, 2023, 978-2-363-45144-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, de l'image à l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle Gruber ; Claire Muchir. HDiffusion Arts, 167 p., 2021, Claude Simon, de l'image à l'écriture, 978 2 3634 5104 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, de l'image à l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Muchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. HDiffusion HD ARTS, 168p, 2021, Claude Simon, de l'image à l'écriture, Mireille Calle-Gruber, 978 2 3634 5104 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djebar. Le manuscrit inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber et Anaïs Frantz. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Assia Djebar. Le manuscrit inachevé, Mireille Calle-Gruber, 978-2-37906-060-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : être peintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Hermann, 272p, 272 p., 2021, Claude Simon : être peintre, Mireille Calle-Gruber, 979 1 0370 0707 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures paradoxales de la passion. Pour Bernard Alazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midori Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. Lettres Modernes Minard, 2020, Les écritures paradoxales de la passion, 9 782406 089780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes du temps. Carnets de Tante Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Simon. HDiffusion, 2020, 978-2-36345-103-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le geste de l'abandon. Pascal Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Comptes du temps. L'archive Claude Simon. Carnets de Tante Mie. Préface de Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Comptes du temps. Archive de Claude Simon.Carnets de Tante Mie. Préface de Pascal Quignard, 9 782363 45 1033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le geste de l'abandon. Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sur le geste de l'abandon.Pascal Quignard, 9 791037 003058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire pour inventer (à partir des travaux de Jean Ricardou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Avelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tronchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hermann, 507 p., 2020, 9791037003928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les folles littéraires: folies lucides. Les états bordeline du genre et ses créations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Peñalver Vicea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Oberhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeau d'Akhnaton, roman, HDiffusion avec Préface d'Assia Djebar et introduction de Mireille Calle-Gruber : &amp;quot;Une surabondance dans le coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, La Séparation, Le Chemin de fer, 2019 Edition critique et Postface : &amp;quot;Du train où vont les choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe en mouvement II, Cerise-Berlin-Cerisy, Hermann, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Heurgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Asholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard ou Les leçons de ténèbres de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galilée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208, 2018, 9782718609775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes : une édition numérique des manuscrits de Claude Simon conservés à la Bibliothèque littéraire Jacques Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Balcázar Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">THALIM - Théorie et histoire des arts et des littératures de la modernité - UMR 7172. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Handke. Analyse du temps [Actes du colloque de Cerisy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gilcher-Holtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.368, 2018, Collection Archives, 978-2-87854-997-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier morose. Récit-scénario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, arts, inter-sectionnalités génériques.Ecritures migrantes du genre II, Presses Sorbonne Nouvelle, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures migrantes du genre (II): langues, arts, inter-sectionnalités génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe en mouvement , Cery-Berlin-Cerisy, Hermann, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Heurgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Asholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures migrantes du genre. Croiser les théories et les formes littéraires en contextes comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anais Crevier Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Claude Simon. Colloque du Centenaire à Arbois, Le Grand Tétras,2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard. Translations et métamorphoses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Degenève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber, Jonathan Degenève, Irène Fenoglio. Hermann, 2015, 978 2 7056 9107 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de Claude Simon, Le Cheval, Le Chemin de fer, 2015, Postface : &amp;quot;Ce qui ne meurt jamais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras, la noblesse de la banalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire universel des créatrices [3 volumes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouque Antoinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Mireille Calle-Gruber; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782721006318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire Universel des Créatrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Didier Antoinette Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier; Mireille Calle-Gruber; Antoinette Fouque. des Femmes, Volume 1 A-G ; Volume 2 G-P ; Volume 3 P-Z, 2013, Coffret 9782721006318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprises et transmission. Autour du travail théâtral de Daniel Mesguich. Mireille Calle-Gruber, Gilles Declercq, Stella Spriet (éds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 320 p., 2012, 978-2-87854-569-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon. Une vie à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2011, Martine Saada, 9782021009835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et poétique du &amp;quot;genre&amp;quot; dans les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Tanger, pp.226, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard ou la littérature démembrée par les muses. Mireille Calle-Gruber, Gilles Declercq, Stella Spriet (éds.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 282 p., Cahier iconographique (32 p.), DVD-Supplément, 2011, 978-2-87854-551-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Renouveau de la Parole Identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSIA DJEBAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer le don à l'Université Aristote de Thessalonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssi Karatsinidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Grammatikopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polytimi Makropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber Docteur Honoris Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, 2023, Mireille Calle-Gruber Docteur Honoris Causa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahiers Butor N°2 Michel Butor et les peintres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Butor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Butor et les peintres (N°2), 2022, Cahiers Butor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnages de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Butor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2019, 978-2705695712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le geste critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire d'analyse critique des modernités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je me souviens... d'Assia Djebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme une cartographie de l'aporie. Une carte postale de Jacques Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cartes postales de Michel Butor. Extraits choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FloriLettres. Revue littéraire de la Fondation La Poste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°248, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cartes postales de Michel Butor. Entretien avec Pauline Basso, Adèle Godefroy, Mireille Calle-Gruber. Propos recueillis par Nathalie Jungerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jungerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FloriLettres. Revue littéraire de la Fondation La Poste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°248, pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un récit épique des temps nouveaux. La Voleuse de fruits ou Aller simple à l'intérieur du pays de Peter Handke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poezibao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Poezibao Carte blanche Essai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des scènes qui font la nuit plus habitable que les jours (Performer les différences sexuelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (95), pp.4-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdes.095.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'arche de l'écriture : le futur de l'oeuvre, in Francophonie vivante &amp;quot;Archives : le futur du passé&amp;quot;, n°1, 2019, p.101-107.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophonie vivante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179470v1</w:t>
-              </w:r>
-[...4807 lines deleted...]
-                <w:t xml:space="preserve">hal-02334219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6226,51 +6226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duras par Duras. Le Mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Crippa et Sylvie Loignon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marguerite Duras, mythe(s), écriture, création et Lectures des Petits Chevaux de Tarquinia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La revue des lettres modernes. Série Marguerite Duras (n°8), Lettres Modernes Minard, 2024</w:t>
@@ -6299,51 +6299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de l'archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle PSN, 2024, Collection ARCHIVES, 978-2-37906-106-6</w:t>
@@ -6372,51 +6372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmoniques et plans de montage ou Comment placer les doigts des pensées aux bons endroits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calle-Gruber Mireille, Campaignolle Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique de l'archive. Femmes de Claude Simon sur les peintures de Joan Miro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle PSN, 2024, 978-2-37906-106-6</w:t>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les genèses insolentes du lavis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber et Pascal Quignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 334 pages, Hermann Editeurs, p. 208-216, 2023, 979 1 0370 1677 5</w:t>
@@ -6518,51 +6518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informels alphabets. Claude Simon et Gastone Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber et Pascal Quignard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphogenèse. L'origine ne cesse pas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 334 pages, Hermann Editeurs, p.14-32, 2023, 979 1 0370 1677 5</w:t>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Spivak et Assia Djebar. Du genre impossible : l'autobiographie en situation post-coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann Editeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gayatri Chakravorty Spivak Politics of Reading and Writing. Vers de nouveaux imaginaires critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979 1 0370 3194 5</w:t>
@@ -6664,51 +6664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alphabet des choses aimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calle-Gruber Mireille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer les alphabets. Claude Simon/Gastone Novelli. Oeuvres présentées par Mireille Calle-Gruber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HDiffusion, 2023, 978-2-363-45144-6</w:t>
@@ -6737,51 +6737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scénario de Claude Simon : roman d'un film irréalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon, Scénario de La Route des Flandres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Chemin de fer, p.113-147, 2023, 978-2-490-356-36-2</w:t>
@@ -6810,51 +6810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sarraute aux regards du Nouveau Roman. Ce que voyait Sarraute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ann Jefferson; Rainier Rocchi; Olivier Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nathalie Sarraute aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann Editeurs, A paraître, 979-10-370-2956-0</w:t>
@@ -6883,51 +6883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délivrer les livres Déchaîner la lecture. Michel Butor et la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber et Patrick Suter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor N°2 Michel Butor et les peintres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers Butor Michel et les peintres (N°2), Hermann Editeurs, p.15-51, 2022, 9 79 1037 016638</w:t>
@@ -6956,78 +6956,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre des jours ou L'archive littéraire de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Comptes du Temps. Archive Claude Simon. Carnets de Tante Mie. Préface de Pascal Quignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Comptes du Temps. Archive de Claude Simon. Les Carnets de Tante Mie. Préface de Pascal Quignard, 9 782363 45 1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7042,78 +7042,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epiphanies de la Philia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber, Jonathan Degenève, Midori Ogawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphanies de la philia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres Modrnes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les écritures paradoxales de la passion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7128,78 +7128,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le geste de l'abandon Pascal Quignard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sur le geste de l'abandon Pascal Quignard, 9 791037 003058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7214,78 +7214,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rendre à la littérature. A feu pensant A merveille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Alfandary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature sans condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La littérature sans condition, 9 782356 877 185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7294,630 +7294,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baltazar/Butor. Rencontrer les racines d'un frère. Écologies de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Julius Baltazar. Un Rimbaud déguisé en cosmonaute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de la Ville d'Angers, pp.58-67, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">6 810 000 litres d’eau par secondes : faire chanter les voix des chutes du Niagara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Butor no1, Compagnonnages de Michel Butor, Paris, Hermann,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Voyance d'Unica Zürn, in Les Folles Littéraires : des folies lucides, Montréal, Nota Bene, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Folles littéraires : folies lucides.Les états borderline du genre et ses créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour en fuite: une connaissance d'un autre genre. Sur &amp;lt;i&amp;gt;La beauté de Joseph&amp;lt;/i&amp;gt; d'Assia Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang Asholt; Lise Gauvin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Julius Baltazar. Un Rimbaud déguisé en cosmonaute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de la Ville d'Angers, pp.58-67, 2019</w:t>
+              <w:t xml:space="preserve">Assia Djebar et la transgression des limites: linguistiques, littéraires et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.23-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourner le poème. &amp;quot;Nom à la mer&amp;quot;: où le cinéma fait attelage des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures migrantes du genre (II): langues, arts, inter-sectionnalités génériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.91-98, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Michel Butor photographiait le Génie du lieu (un écrivain à la fenêtre des images).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Butor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps du noir et blanc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delpire, pp.7-18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ollier. Quand le texte dresse l'oreille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Héron; Françoise Joly; Annie Pibarot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.33-45, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisme et bouddhisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,51 +7955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faite d'yeux : genèse sans généalogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8073,51 +8073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADUCTION EN JAPONAIS de Claude Simon, une vie à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8167,77 +8167,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Handke. Analyse du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gilcher-Holtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy: Peter Handke analyse du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018, 9782878549973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,90 +8262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon, les vies de l'archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balcazar Mélina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crevier Goulet Sarah-Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Frantz de Spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber; Mélina Balcazar; Sarah-Anais Crevier Goulet; Anais Frantz de Spot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon, les vies de l'archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
@@ -8432,64 +8432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes-Une édition numérique des manuscrits de Claude Simon - Liaisons entre les documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Balcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8539,51 +8539,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre/Genres/Différence sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire Universel des Créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 1721-1723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8777,51 +8777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004683v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Godefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jungerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.095.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mcg Calle-Gruber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weibel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Fouque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04418221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crevier Goulet Sarah-Anais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muchir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://THALIM UMR 7172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Ogawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Avelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tronchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pe&#241;alver Vicea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-galilee.fr/f/index.php?sp=liv&amp;amp;livre_id=3510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gilcher-Holtey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/peter-handke-analyse-du-temps#" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz de Spot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouque Antoinette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier Antoinette Fouque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Spriet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01045196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Clerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssi Karatsinidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Grammatikopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polytimi Makropoulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balcazar M&#233;lina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/408-claude-simon-9782364410923.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mcg Calle-Gruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Fouque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Godefroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04419931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crevier Goulet Sarah-Anais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04418221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Muchir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://THALIM UMR 7172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Ogawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Avelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tronchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pe&#241;alver Vicea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-galilee.fr/f/index.php?sp=liv&amp;amp;livre_id=3510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03958810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balc&#225;zar Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gilcher-Holtey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/peter-handke-analyse-du-temps#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Frantz de Spot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouque Antoinette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/dictionnaire-des-creatrices/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Didier Antoinette Fouque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Spriet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01045196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04421311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssi Karatsinidou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Grammatikopoulou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polytimi Makropoulou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jungerman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.095.0004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04420060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balcazar M&#233;lina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/critique-litteraire/408-claude-simon-9782364410923.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Balcazar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>