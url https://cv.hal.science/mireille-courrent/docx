--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -388,303 +388,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d'une polysémie problématique : étude sémantique et lexicologique de natura dans le De Architectura de Vitruve</w:t>
+                <w:t xml:space="preserve">Equilibre et changement dans le De Architectura de Vitruve : mécanique et chimie du monde appliquées à l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études Classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 67, pp.3-20</w:t>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58 (3), pp.534-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527956v1</w:t>
+                <w:t xml:space="preserve">hal-04527954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibre et changement dans le De Architectura de Vitruve : mécanique et chimie du monde appliquées à l'architecture</w:t>
+                <w:t xml:space="preserve">A propos d'une polysémie problématique : étude sémantique et lexicologique de natura dans le De Architectura de Vitruve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 58 (3), pp.534-563</w:t>
+              <w:t xml:space="preserve">Les Études Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 67, pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527954v1</w:t>
+                <w:t xml:space="preserve">hal-04527956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitruve lecteur de Cicéron : le De Oratore et la définition vitruvienne de l'ars</w:t>
+                <w:t xml:space="preserve">Pourquoi dit-on qu'Homère était aveugle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 26, pp.25-34</w:t>
+              <w:t xml:space="preserve">La Lettre de Pallas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527950v1</w:t>
+                <w:t xml:space="preserve">hal-04527952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi dit-on qu'Homère était aveugle?</w:t>
+                <w:t xml:space="preserve">Vitruve lecteur de Cicéron : le De Oratore et la définition vitruvienne de l'ars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de Pallas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 6, pp.5</w:t>
+              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527952v1</w:t>
+                <w:t xml:space="preserve">hal-04527950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps humain, référence et modèle dans le De Architectura de Vitruve</w:t>
               </w:r>
@@ -911,255 +911,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre la Grèce à distance : la démarche normative de Vitruve</w:t>
+                <w:t xml:space="preserve">La visite de la ville idéale ou comment captiver le lecteur d'un traité technique. De quelques stratégies d'écriture dans le De architectura de Vitruve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessia Bonadeo; Alberto Canobbio; Elisa Romano. </w:t>
+              <w:t xml:space="preserve">G. Herbert de la Porbarré-Viard; P. Duarte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centro e periferia nella letteratura di Roma imperiale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.19-31, 2022, Atelier méditerranéen, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.herbe.2022.01.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039637v1</w:t>
+                <w:t xml:space="preserve">hal-05039658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visite de la ville idéale ou comment captiver le lecteur d'un traité technique. De quelques stratégies d'écriture dans le De architectura de Vitruve</w:t>
+                <w:t xml:space="preserve">Voir pour dire : lieux de mémoire et architecture fictive chez Lucien de Samosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Herbert de la Porbarré-Viard; P. Duarte. </w:t>
+              <w:t xml:space="preserve">Gaëlle Herbert de la Porbarré-Viard; Pedro Duarte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.19-31, 2022, Atelier méditerranéen, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Karthala, pp.267-284, 2022, Atelier méditerranéen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/kart.herbe.2022.01.0019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05039658v1</w:t>
+                <w:t xml:space="preserve">hal-05039715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir pour dire : lieux de mémoire et architecture fictive chez Lucien de Samosate</w:t>
+                <w:t xml:space="preserve">Mettre la Grèce à distance : la démarche normative de Vitruve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Herbert de la Porbarré-Viard; Pedro Duarte. </w:t>
+              <w:t xml:space="preserve">Alessia Bonadeo; Alberto Canobbio; Elisa Romano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.267-284, 2022, Atelier méditerranéen</w:t>
+              <w:t xml:space="preserve">Centro e periferia nella letteratura di Roma imperiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pavia University Press, pp.77-86, 2022, 9788869521317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039715v1</w:t>
+                <w:t xml:space="preserve">hal-05039637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetustas et soliditas : le concept de temps dans la représentation vitruvienne de l’environnement</w:t>
               </w:r>
@@ -1389,91 +1389,273 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitruuius auctor. L’œuvre littéraire de Vitruve et sa réception dans la littérature antique (Ier- Ve siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courrént</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124, 400 p., 2019, Scripta Antiqua, 978-2-35613-253-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De architecti scientia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courrént</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. Presses universitaires de Caen, 2011, 978-2-38185-048-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.28266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1486,524 +1668,342 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Université Laval, 2019, En ligne, Open Editions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports. Mélanges offerts à Joël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eloi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports. Mélanges offerts à Joël Thomas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2012, En ligne sur Open Editions, 978-2-35412-169-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carmignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eloi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, En ligne sur Open Editions, 978-2-35412-006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courrént</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2001, En ligne, Open Editions, 2-914518-13-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602231v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-04527926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2259,51 +2259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courr&#233;nt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.herbe.2022.01.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eloi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4148-vitrvvivs-avctor-l-oeuvre-litteraire-de-vitruve-et-sa-reception-dans-la-litterature-antique-ier-ve-siecles.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.28266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courr&#233;nt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.herbe.2022.01.0019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05039429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4148-vitrvvivs-avctor-l-oeuvre-litteraire-de-vitruve-et-sa-reception-dans-la-litterature-antique-ier-ve-siecles.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.28266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Jay-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eloi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>