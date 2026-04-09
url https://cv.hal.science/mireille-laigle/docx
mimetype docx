--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -187,161 +187,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Slip Segmentation of the SW Hellenic Megathrust Revealed by the Mw 6.8 Methoni Earthquake Sequence and Tomography</w:t>
+                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sachpazi</w:t>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kapetanidis</w:t>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Galvé</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2024JB030788. </w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272983v1</w:t>
+                <w:t xml:space="preserve">hal-05328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
               </w:r>
@@ -459,161 +459,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
+                <w:t xml:space="preserve">Bimodal Slip Segmentation of the SW Hellenic Megathrust Revealed by the Mw 6.8 Methoni Earthquake Sequence and Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">M Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">V Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">D Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2024JB030788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328141v1</w:t>
+                <w:t xml:space="preserve">hal-05272983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range propagation of airgun-array signals: Comparing numerical simulations and acoustic recordings in the Ionian sea</w:t>
               </w:r>
@@ -746,90 +746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-constrained fluid circulation and seismicity in the Lesser Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 597, pp.117823. </w:t>
@@ -861,779 +861,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crelia Padron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+                <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio León‐ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188497v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291504v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191176v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.203. </w:t>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Kissling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1939,103 +1939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
@@ -2086,64 +2086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of subducting slow-spread oceanic lithosphere in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,173 +2469,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
+                <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapin</w:t>
+                <w:t xml:space="preserve">Ph. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Laigle</w:t>
+                <w:t xml:space="preserve">H. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052679v1</w:t>
+                <w:t xml:space="preserve">hal-00876458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for unconventional seismic signals on a subduction zone with a submerged forearc: OBS offshore the Lesser Antilles,</w:t>
               </w:r>
@@ -2744,173 +2744,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
+                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Evain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Charvis</w:t>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.55-67. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876458v1</w:t>
+                <w:t xml:space="preserve">hal-01052679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-arc segmentation and interaction of subducting ridges with the Lesser Antilles Subduction forearc crust revealed by MCS imaging</w:t>
               </w:r>
@@ -3030,77 +3030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: Similarities with the Tohoku forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,731 +3304,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's free oscillations recorded by free-fall OBS ocean-bottom seismometers at the Lesser Antilles subduction zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structures, stratigraphy and evolution of the Gulf of Corinth rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan R. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Goodliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049533⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (3), pp.1189 - 1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682740v1</w:t>
+                <w:t xml:space="preserve">hal-01399970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab top dips resolved by teleseismic converted waves in the Hellenic subduction zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marinos Charalampakis</w:t>
+                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Becel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL048996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678057v1</w:t>
+                <w:t xml:space="preserve">hal-00585879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomechanical model of the Marmara Sea region - I. 3-D contemporary kinematics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Slab top dips resolved by teleseismic converted waves in the Hellenic subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, 5 p., L20304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04991.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03606475v1</w:t>
+                <w:t xml:space="preserve">hal-00678057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomechanical model of the Marmara Sea region - I. 3-D contemporary kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hergert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heidbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185, pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04991.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00585879v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structures, stratigraphy and evolution of the Gulf of Corinth rift, Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan R. Weiss</w:t>
+                <w:t xml:space="preserve">Earth's free oscillations recorded by free-fall OBS ocean-bottom seismometers at the Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M. Goodliffe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 185 (3), pp.1189 - 1219. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L24305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05014.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399970v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Marmara Trough architecture of basin infill, basement and faults, from PSDM reflection and OBS refraction seismics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,64 +4117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oceanic nature of the African slab subducted under Peloponnesus: thin-layer resolution from multiscale analysis of teleseismic P-to-S converted waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,51 +4406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho topography under central Greece and its compensation by Pn time-terms for the accurate location of hypocenters: The example of the Gulf of Corinth 1995 Aigion earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,90 +4698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal thickening and variations in architecture from the Qaidam basin to the Qang Tang (North–Central Tibetan Plateau) from wide-angle reflection seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 412 (3-4), pp.121-140. </w:t>
@@ -4825,319 +4825,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection-refraction seismics in the Gulf of Corinth: hints at deep structure and control of the deep marine basin</w:t>
+                <w:t xml:space="preserve">Seismic refraction imaging of the southern Corinth Rift shoulder at Derveni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Charvis</w:t>
+                <w:t xml:space="preserve">Juan Martin Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Laigle</w:t>
+                <w:t xml:space="preserve">Jean-Michel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 391 (1-4), pp.97-108. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.251 - 257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407304v1</w:t>
+                <w:t xml:space="preserve">hal-01419103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic refraction imaging of the southern Corinth Rift shoulder at Derveni</w:t>
+                <w:t xml:space="preserve">Reflection-refraction seismics in the Gulf of Corinth: hints at deep structure and control of the deep marine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martin Pi Alperin</w:t>
+                <w:t xml:space="preserve">C. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marthelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brian Taylor</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.251 - 257. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 391 (1-4), pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419103v1</w:t>
+                <w:t xml:space="preserve">hal-00407304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift structure, evolution, and earthquakes in the Gulf of Corinth, from reflection seismic images</w:t>
               </w:r>
@@ -5149,51 +5149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex images of Moho and variation of Vp/Vs across the Himalaya and South Tibet, from a joint receiver-function and wide-angle-reflection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,77 +5425,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 319 (4), pp.301-319. </w:t>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Nicolich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licio Cernobori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5719,90 +5719,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manta-Ray: a study of the relationship between fluids and seismicity in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5866,90 +5866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Albert Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
@@ -5981,359 +5981,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault type identification and characterization in the Lesser Antilles using high resolution bathymetry and reflection seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269888v1</w:t>
+                <w:t xml:space="preserve">hal-05269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fault type identification and characterization in the Lesser Antilles using high resolution bathymetry and reflection seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johanna Klein</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269891v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de fluides à travers l'avant arc externe de la subduction des Petites Antilles du Nord, influence sur la sismicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -6356,984 +6356,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03937480v1</w:t>
+                <w:t xml:space="preserve">insu-04288486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04288486v1</w:t>
+                <w:t xml:space="preserve">insu-03937480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
+                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">Crélia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Becel</w:t>
+                <w:t xml:space="preserve">Solène Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546047v1</w:t>
+                <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587725v1</w:t>
+                <w:t xml:space="preserve">hal-03587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Biari</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587962v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588051v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -7375,77 +7375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7509,77 +7509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7615,364 +7615,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10959⟩</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434467v1</w:t>
+                <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.10959, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360725v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8023,103 +8023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
@@ -8148,103 +8148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic partitioning at oblique convergence poorly-coupled subduction zones: the example of the Northern Lesser Antilles margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -8273,103 +8273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between the Nature of the Subducting Plate, Heat Flow and Fluid Escape Structures at the Lesser Antilles Island arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -8411,77 +8411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stack depth Migration imaging of the Hellenic Subduction Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8523,64 +8523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seismic Imaging of the Hellenic Subduction Zone with New MCS Data of the SISMED Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,64 +8661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction and dehydration of slow-spread oceanic lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8750,320 +8750,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of the subduction thrust location, properties and geometry, from teleseismic converted waves in the Western Hellenic and Lesser Antilles subduction zones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: similarities with the Tohoku forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Diaz</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771541v1</w:t>
+                <w:t xml:space="preserve">hal-00771544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: similarities with the Tohoku forearc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-resolution imaging of the subduction thrust location, properties and geometry, from teleseismic converted waves in the Western Hellenic and Lesser Antilles subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771544v1</w:t>
+                <w:t xml:space="preserve">hal-00771541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New features revealed by multi-method seismic imaging of the seismic structure and activity of the Lesser Antilles and Hellenic subduction zones, and their comparison with Tohoku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9131,51 +9131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to the submerged fore-arc of the Lesser Antilles subduction : integrated marine MCS, refraction, OBS seismic activity and noise recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,77 +9269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-strike slab segmentation under Greece from a 500 km long teleseismic receiver-function swath profile : control on large earthquakes, upper plate motion, and surface morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9375,316 +9375,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution approach to the top of the African slab under Eastern Peloponnesus: its nature and depth from teleseismic receiver-functions along a tight array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Hellenic subduction earthquake locations including OBS, ocean bottom seismometers and hints at shallow slab structure from teleseismic conversions: A pilot experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2010 Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538863v1</w:t>
+                <w:t xml:space="preserve">hal-00538899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellenic subduction earthquake locations including OBS, ocean bottom seismometers and hints at shallow slab structure from teleseismic conversions: A pilot experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution approach to the top of the African slab under Eastern Peloponnesus: its nature and depth from teleseismic receiver-functions along a tight array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Austria</w:t>
+              <w:t xml:space="preserve">ESC 2010 Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538899v1</w:t>
+                <w:t xml:space="preserve">hal-00538863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin-layer resolution from multiscale analysis of teleseismic P-to-S converted waves: the oceanic nature of the African slab subducted under Peloponnesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9740,814 +9740,948 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of seamount subduction on margin fluid dynamics: distribution, seafloor emissions, and upwards migration pathways at the northern Ecuador continental shelf (SUPER-MOUV cruise, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delsuc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Ramirez Parrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-10298, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920497v1</w:t>
+                <w:t xml:space="preserve">insu-05575726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Imaging of the Ecuadorian Subduction Zone : From Conventional Seismic Processing to Advanced Imaging Workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Whashington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060930v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Seismic Imaging of the Ecuadorian Subduction Zone : From Conventional Seismic Processing to Advanced Imaging Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360723v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383778v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.J. Cornee</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge E. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427961v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10557,283 +10691,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 - Section 18 du CoNRS (mandat 2021-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport préliminaire à valider par le CNRS, CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Seismotectonic Zoning Model for Seismic Hazard Assessment of the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géosciences Montpellier. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10901,51 +11035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10FF173B"/>
+    <w:nsid w:val="AF7AFEC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11132,51 +11266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4312-0745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146832469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Affatati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Maria Perla Galante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK3G36QM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678057v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048996" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hergert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04991.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Goodliffe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05014.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GB7Q09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04738.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Roussos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00503-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHTCM5NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Nicolich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licio Cernobori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00023-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40456EB1204926819CDD53B18E2ECA7427D6D70E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538863v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4312-0745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146832469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Affatati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Maria Perla Galante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK3G36QM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Goodliffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05014.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hergert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04991.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049533" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GB7Q09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04738.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Roussos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00503-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHTCM5NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Nicolich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licio Cernobori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00023-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40456EB1204926819CDD53B18E2ECA7427D6D70E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538899v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>