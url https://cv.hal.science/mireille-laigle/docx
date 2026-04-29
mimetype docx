--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -321,299 +321,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
+                <w:t xml:space="preserve">Bimodal Slip Segmentation of the SW Hellenic Megathrust Revealed by the Mw 6.8 Methoni Earthquake Sequence and Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+                <w:t xml:space="preserve">M Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">V Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Michaud</w:t>
+                <w:t xml:space="preserve">D Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2024JB030788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05440725v1</w:t>
+                <w:t xml:space="preserve">hal-05272983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Slip Segmentation of the SW Hellenic Megathrust Revealed by the Mw 6.8 Methoni Earthquake Sequence and Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sachpazi</w:t>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kapetanidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">F Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Papanikolaou</w:t>
+                <w:t xml:space="preserve">A Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Galvé</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2024JB030788. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05272983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range propagation of airgun-array signals: Comparing numerical simulations and acoustic recordings in the Ionian sea</w:t>
               </w:r>
@@ -995,563 +995,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio León‐ríos</w:t>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidong Bie</w:t>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291504v1</w:t>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio León‐ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milton Boucard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188497v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
               </w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,345 +2615,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for unconventional seismic signals on a subduction zone with a submerged forearc: OBS offshore the Lesser Antilles,</w:t>
+                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bécel</w:t>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Diaz</w:t>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.21-31. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873370v1</w:t>
+                <w:t xml:space="preserve">hal-01052679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
+                <w:t xml:space="preserve">Searching for unconventional seismic signals on a subduction zone with a submerged forearc: OBS offshore the Lesser Antilles,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapin</w:t>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052679v1</w:t>
+                <w:t xml:space="preserve">hal-00873370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-arc segmentation and interaction of subducting ridges with the Lesser Antilles Subduction forearc crust revealed by MCS imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,64 +3056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3202,64 +3202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bayrakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3304,718 +3304,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structures, stratigraphy and evolution of the Gulf of Corinth rift, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Taylor</w:t>
+                <w:t xml:space="preserve">W. Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan R. Weiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">A. Becel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05014.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399970v1</w:t>
+                <w:t xml:space="preserve">hal-00585879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structures, stratigraphy and evolution of the Gulf of Corinth rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Weinzierl</w:t>
+                <w:t xml:space="preserve">Brian Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Becel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">Jonathan R. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Goodliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (3), pp.1189 - 1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585879v1</w:t>
+                <w:t xml:space="preserve">hal-01399970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab top dips resolved by teleseismic converted waves in the Hellenic subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth's free oscillations recorded by free-fall OBS ocean-bottom seismometers at the Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, 5 p., L20304. </w:t>
+              <w:t xml:space="preserve">, 2011, 38, pp.L24305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL048996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678057v1</w:t>
+                <w:t xml:space="preserve">hal-00682740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomechanical model of the Marmara Sea region - I. 3-D contemporary kinematics</w:t>
+                <w:t xml:space="preserve">Slab top dips resolved by teleseismic converted waves in the Hellenic subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Hergert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bécel</w:t>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04991.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, 5 p., L20304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03606475v1</w:t>
+                <w:t xml:space="preserve">hal-00678057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's free oscillations recorded by free-fall OBS ocean-bottom seismometers at the Lesser Antilles subduction zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Diaz</w:t>
+                <w:t xml:space="preserve">Geomechanical model of the Marmara Sea region - I. 3-D contemporary kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hergert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heidbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hirn</w:t>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.L24305. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185, pp.1073-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL049533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04991.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682740v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Marmara Trough architecture of basin infill, basement and faults, from PSDM reflection and OBS refraction seismics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,77 +4117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oceanic nature of the African slab subducted under Peloponnesus: thin-layer resolution from multiscale analysis of teleseismic P-to-S converted waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,90 +4247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho, crustal architecture and deep deformation under the North Marmara Trough, from the SEISMARMARA Leg 1 offshoreonshore reflectionrefraction survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,77 +4406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho topography under central Greece and its compensation by Pn time-terms for the accurate location of hypocenters: The example of the Gulf of Corinth 1995 Aigion earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4565,64 +4565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal thickening and variations in architecture from the Qaidam basin to the Qang Tang (North–Central Tibetan Plateau) from wide-angle reflection seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,77 +4857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martin Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 336 (4-5), pp.251 - 257. </w:t>
@@ -5003,51 +5003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,64 +5278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex images of Moho and variation of Vp/Vs across the Himalaya and South Tibet, from a joint receiver-function and wide-angle-reflection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,51 +5866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -6356,277 +6356,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04288486v1</w:t>
+                <w:t xml:space="preserve">insu-03937480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03937480v1</w:t>
+                <w:t xml:space="preserve">insu-04288486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
               </w:r>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -6731,609 +6731,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Biari</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587962v1</w:t>
+                <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588172v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Becel</w:t>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546047v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587725v1</w:t>
+                <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -7375,77 +7375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,103 +7621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -7755,90 +7755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7915,64 +7915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8062,51 +8062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,77 +8174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,51 +8411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stack depth Migration imaging of the Hellenic Subduction Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8523,51 +8523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seismic Imaging of the Hellenic Subduction Zone with New MCS Data of the SISMED Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,51 +8674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8782,64 +8782,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8894,90 +8894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging of the subduction thrust location, properties and geometry, from teleseismic converted waves in the Western Hellenic and Lesser Antilles subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
@@ -9144,90 +9144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to the submerged fore-arc of the Lesser Antilles subduction : integrated marine MCS, refraction, OBS seismic activity and noise recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th caribbean geological conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Guadeloupe</w:t>
@@ -9282,64 +9282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9420,64 +9420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Austria</w:t>
@@ -9506,77 +9506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution approach to the top of the African slab under Eastern Peloponnesus: its nature and depth from teleseismic receiver-functions along a tight array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,77 +9627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin-layer resolution from multiscale analysis of teleseismic P-to-S converted waves: the oceanic nature of the African slab subducted under Peloponnesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9780,90 +9780,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of seamount subduction on margin fluid dynamics: distribution, seafloor emissions, and upwards migration pathways at the northern Ecuador continental shelf (SUPER-MOUV cruise, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Ramirez Parrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9927,77 +9927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10052,77 +10052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Imaging of the Ecuadorian Subduction Zone : From Conventional Seismic Processing to Advanced Imaging Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10164,103 +10164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -10298,90 +10298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge E. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10423,77 +10423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,77 +10574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
@@ -11035,51 +11035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF7AFEC7"/>
+    <w:nsid w:val="81257280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11266,51 +11266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4312-0745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146832469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Affatati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Maria Perla Galante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK3G36QM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Goodliffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05014.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hergert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04991.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049533" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GB7Q09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04738.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Roussos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00503-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHTCM5NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Nicolich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licio Cernobori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00023-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40456EB1204926819CDD53B18E2ECA7427D6D70E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538899v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4312-0745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146832469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Affatati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Maria Perla Galante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK3G36QM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Weiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Goodliffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05014.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hergert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04991.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GB7Q09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04738.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Roussos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00503-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHTCM5NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Nicolich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licio Cernobori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00023-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40456EB1204926819CDD53B18E2ECA7427D6D70E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538899v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>