--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -321,299 +321,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Slip Segmentation of the SW Hellenic Megathrust Revealed by the Mw 6.8 Methoni Earthquake Sequence and Tomography</w:t>
+                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sachpazi</w:t>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kapetanidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Papanikolaou</w:t>
+                <w:t xml:space="preserve">F Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Galvé</w:t>
+                <w:t xml:space="preserve">A Galve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2024JB030788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jb030788⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272983v1</w:t>
+                <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimodal Slip Segmentation of the SW Hellenic Megathrust Revealed by the Mw 6.8 Methoni Earthquake Sequence and Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">M Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Michaud</w:t>
+                <w:t xml:space="preserve">V Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galve</w:t>
+                <w:t xml:space="preserve">D Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2024JB030788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05440725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range propagation of airgun-array signals: Comparing numerical simulations and acoustic recordings in the Ionian sea</w:t>
               </w:r>
@@ -995,563 +995,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Sergio León‐ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188497v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Local Earthquake Tomography of the Ecuadorian Margin in the Source Area of the 2016 Mw 7.8 Pedernales Earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jb020701⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291504v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
               </w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Lesser Antilles subduction forearc and backstop from 3D seismic refraction tomography,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,345 +2615,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
+                <w:t xml:space="preserve">Searching for unconventional seismic signals on a subduction zone with a submerged forearc: OBS offshore the Lesser Antilles,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Galvé</w:t>
+                <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapin</w:t>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052679v1</w:t>
+                <w:t xml:space="preserve">hal-00873370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for unconventional seismic signals on a subduction zone with a submerged forearc: OBS offshore the Lesser Antilles,</w:t>
+                <w:t xml:space="preserve">Seismic Activity offshore Martinique and Dominica islands (Central Lesser Antilles subduction zone) from temporary onshore and offshore seismic networks,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bécel</w:t>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Diaz</w:t>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 603, pp.21-31. </w:t>
+              <w:t xml:space="preserve">, 2013, 603, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873370v1</w:t>
+                <w:t xml:space="preserve">hal-01052679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-arc segmentation and interaction of subducting ridges with the Lesser Antilles Subduction forearc crust revealed by MCS imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,64 +3056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3202,64 +3202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bayrakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3304,718 +3304,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structures, stratigraphy and evolution of the Gulf of Corinth rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Weinzierl</w:t>
+                <w:t xml:space="preserve">Brian Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Becel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">Jonathan R. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Goodliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (3), pp.1189 - 1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585879v1</w:t>
+                <w:t xml:space="preserve">hal-01399970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structures, stratigraphy and evolution of the Gulf of Corinth rift, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep structure of the central Lesser Antilles Island Arc: Relevance for the formation of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Taylor</w:t>
+                <w:t xml:space="preserve">W. Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan R. Weiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">A. Becel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05014.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399970v1</w:t>
+                <w:t xml:space="preserve">hal-00585879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's free oscillations recorded by free-fall OBS ocean-bottom seismometers at the Lesser Antilles subduction zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slab top dips resolved by teleseismic converted waves in the Hellenic subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sachpazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalampakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, pp.L24305. </w:t>
+              <w:t xml:space="preserve">, 2011, 38, 5 p., L20304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL049533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682740v1</w:t>
+                <w:t xml:space="preserve">hal-00678057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab top dips resolved by teleseismic converted waves in the Hellenic subduction zone</w:t>
+                <w:t xml:space="preserve">Geomechanical model of the Marmara Sea region - I. 3-D contemporary kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+                <w:t xml:space="preserve">Tobias Hergert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heidbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL048996⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185, pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04991.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678057v1</w:t>
+                <w:t xml:space="preserve">insu-03606475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomechanical model of the Marmara Sea region - I. 3-D contemporary kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Heidbach</w:t>
+                <w:t xml:space="preserve">Earth's free oscillations recorded by free-fall OBS ocean-bottom seismometers at the Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bécel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 185, pp.1073-1089. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L24305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04991.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606475v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Marmara Trough architecture of basin infill, basement and faults, from PSDM reflection and OBS refraction seismics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,77 +4117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oceanic nature of the African slab subducted under Peloponnesus: thin-layer resolution from multiscale analysis of teleseismic P-to-S converted waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,90 +4247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho, crustal architecture and deep deformation under the North Marmara Trough, from the SEISMARMARA Leg 1 offshoreonshore reflectionrefraction survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,77 +4406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho topography under central Greece and its compensation by Pn time-terms for the accurate location of hypocenters: The example of the Gulf of Corinth 1995 Aigion earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4565,64 +4565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal thickening and variations in architecture from the Qaidam basin to the Qang Tang (North–Central Tibetan Plateau) from wide-angle reflection seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,77 +4857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martin Pi Alperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 336 (4-5), pp.251 - 257. </w:t>
@@ -5003,51 +5003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,64 +5278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex images of Moho and variation of Vp/Vs across the Himalaya and South Tibet, from a joint receiver-function and wide-angle-reflection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,51 +5866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -6362,64 +6362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,77 +6500,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -6888,51 +6888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,579 +6981,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
+                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587962v1</w:t>
+                <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588172v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588175v1</w:t>
+                <w:t xml:space="preserve">hal-03360726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360726v1</w:t>
+                <w:t xml:space="preserve">hal-03588175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,295 +7615,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.10959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360725v1</w:t>
+                <w:t xml:space="preserve">hal-03434467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-time tomography imaging the Ecuadorian subduction, north of the Mw 7.8 Pedernales earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.10959, </w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434467v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
@@ -7915,64 +7915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8062,51 +8062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,77 +8174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,51 +8411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stack depth Migration imaging of the Hellenic Subduction Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8523,51 +8523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Seismic Imaging of the Hellenic Subduction Zone with New MCS Data of the SISMED Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,51 +8674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8782,64 +8782,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8894,90 +8894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging of the subduction thrust location, properties and geometry, from teleseismic converted waves in the Western Hellenic and Lesser Antilles subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
@@ -9144,90 +9144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to the submerged fore-arc of the Lesser Antilles subduction : integrated marine MCS, refraction, OBS seismic activity and noise recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th caribbean geological conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Guadeloupe</w:t>
@@ -9282,64 +9282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9420,64 +9420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Charalampakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Austria</w:t>
@@ -9506,77 +9506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution approach to the top of the African slab under Eastern Peloponnesus: its nature and depth from teleseismic receiver-functions along a tight array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,77 +9627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin-layer resolution from multiscale analysis of teleseismic P-to-S converted waves: the oceanic nature of the African slab subducted under Peloponnesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9819,51 +9819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Ramirez Parrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9927,77 +9927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10091,51 +10091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
@@ -10164,103 +10164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -10298,90 +10298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge E. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10423,77 +10423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,77 +10574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
@@ -11035,51 +11035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81257280"/>
+    <w:nsid w:val="D872646E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11266,51 +11266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4312-0745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146832469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Affatati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Maria Perla Galante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK3G36QM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Weiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Goodliffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05014.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hergert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04991.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GB7Q09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04738.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Roussos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00503-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHTCM5NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Nicolich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licio Cernobori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00023-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40456EB1204926819CDD53B18E2ECA7427D6D70E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538899v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4312-0745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146832469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sachpazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kapetanidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Papanikolaou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Affatati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Viola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Maria Perla Galante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036457" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n&#8208;r&#237;os" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalampakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Paulatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charalampakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flueh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kopp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK53F2NH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK3G36QM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4L9QXW8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Taylor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Weiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Goodliffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05014.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weinzierl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK7ZTMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hergert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidbach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04991.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049533" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Voogd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GB7Q09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04738.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KN5NGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sokos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X30GBQK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPCFP0W0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLRTC21-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Pi Alperin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF03X5XK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Roussos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00503-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHTCM5NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. D&#237;az" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Nicolich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Gallart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licio Cernobori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00023-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40456EB1204926819CDD53B18E2ECA7427D6D70E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10959" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Hussni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Dessa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hussni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538899v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Ramirez Parrales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caplette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10298" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazzotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>