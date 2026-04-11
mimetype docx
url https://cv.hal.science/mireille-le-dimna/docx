--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -191,342 +191,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring virus-host interactions through combined proteomic approaches identifies BANF1 as a new essential factor for African Swine Fever Virus</w:t>
+                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dupré</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Magdalena Dolata</w:t>
+                <w:t xml:space="preserve">Roselyne Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Pei</w:t>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidin Molouki</w:t>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynnette Goatley</w:t>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214052v1</w:t>
+                <w:t xml:space="preserve">anses-05508755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring virus-host interactions through combined proteomic approaches identifies BANF1 as a new essential factor for African Swine Fever Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
+                <w:t xml:space="preserve">Katarzyna Magdalena Dolata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Fonseca</w:t>
+                <w:t xml:space="preserve">Gang Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+                <w:t xml:space="preserve">Aidin Molouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Lynnette Goatley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcpro.2025.101038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05508755v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -581,77 +581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic changes in bronchoalveolar macrophages and cytokines during infection of pigs with a highly or low pathogenic genotype 1 PRRSV strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,51 +773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,77 +1010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1122,64 +1122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de nouveaux facteurs de pathogénicité et de virulence pour le virus de la peste porcine africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,77 +1260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants bactériens et viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs de contamination des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,64 +1805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of type I interferon macrophages response induced by a virulent strain of African swine fever virus and its attenuated derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,64 +1930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,64 +2081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Kouokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Croisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2157,52 +2157,208 @@
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03855829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de biomarqueurs de contamination des camions de transport de porcs. Action 1 : acquérir des indicateurs pertinents des contaminations lors du transport des porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs. Action 2 : évaluation des risques de transfert de contaminants lors des différentes phases du transport d’animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2270,51 +2426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="672730C2"/>
+    <w:nsid w:val="9BDF3373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2501,51 +2657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-le-dimna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3812-8651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0420-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04830377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kouokam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crois&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-le-dimna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3812-8651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0420-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04830377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kouokam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crois&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>