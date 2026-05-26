--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -157,573 +157,707 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t>
+                <w:t xml:space="preserve">Dynamics of leukocyte populations, immune-regulatory cytokines, and biochemical parameters in wild boar and domestic pigs experimentally infected with a virulent African swine fever virus genotype II strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
+                <w:t xml:space="preserve">Giulia Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Fonseca</w:t>
+                <w:t xml:space="preserve">Fabian Zhi Xiang Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+                <w:t xml:space="preserve">Emanuela Giaconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+                <w:t xml:space="preserve">Giuseppe Tedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Susanna Zinellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.1751646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2026.1751646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05508755v1</w:t>
+                <w:t xml:space="preserve">anses-05601577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring virus-host interactions through combined proteomic approaches identifies BANF1 as a new essential factor for African Swine Fever Virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France en 2024 : la France maintient son statut indemne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Magdalena Dolata</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Pei</w:t>
+                <w:t xml:space="preserve">Roselyne Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidin Molouki</w:t>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynnette Goatley</w:t>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214052v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05508755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring virus-host interactions through combined proteomic approaches identifies BANF1 as a new essential factor for African Swine Fever Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Hutet</w:t>
+                <w:t xml:space="preserve">Katarzyna Magdalena Dolata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+                <w:t xml:space="preserve">Gang Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidin Molouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynnette Goatley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcpro.2025.101038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04401187v1</w:t>
+                <w:t xml:space="preserve">hal-05214052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Hutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (article 7), pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04401187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic changes in bronchoalveolar macrophages and cytokines during infection of pigs with a highly or low pathogenic genotype 1 PRRSV strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Keranflec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-017-0420-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -733,654 +867,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the ASFV-989 live attenuated virus on continuous cell line, a step forward to become a vaccine candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Pig Veterinary Society Congress &amp; 15th European Symposium of Porcine Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPVS &amp; ESPHM, Jul 2024, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04938352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the ASFV-989 live attenuated virus on continuous cell line, a step forward to become a vaccine candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting EPIZONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04311437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de nouveaux facteurs de pathogénicité et de virulence pour le virus de la peste porcine africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1390,805 +1524,805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants bactériens et viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de biomarqueurs de contamination des camions de transport de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorena Girre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57èmes Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05426352v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs de contamination des camions de transport de porcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants bactériens et viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Girre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">57èmes Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203543v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Girre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of type I interferon macrophages response induced by a virulent strain of African swine fever virus and its attenuated derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgium. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting EPIZONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04830377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un test de diagnostic sérologique différentiel des infections à Pestivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Kouokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Croisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03855829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2198,167 +2332,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs de contamination des camions de transport de porcs. Action 1 : acquérir des indicateurs pertinents des contaminations lors du transport des porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs. Action 2 : évaluation des risques de transfert de contaminants lors des différentes phases du transport d’animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2426,51 +2560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BDF3373"/>
+    <w:nsid w:val="31728F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2657,51 +2791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-le-dimna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3812-8651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0420-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04830377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kouokam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crois&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mireille-le-dimna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3812-8651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franzoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zhi Xiang Lean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Giaconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tedde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Zinellu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1751646" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05508755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0420-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04830377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kouokam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crois&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>